--- v0 (2026-02-25)
+++ v1 (2026-04-14)
@@ -8,15803 +8,24057 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="1e8449"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DANH SÁCH DANH HIỆU NHÀ GIÁO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="1000" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="800" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="VNUA Table"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...8 lines deleted...]
-              <w:rPr>
+        <w:trPr>
+          <w:trHeight w:val="500" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HO VA TEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIOI TINH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAM SINH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KHOA DON VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAM PHONG NGUT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAM PHONG NGND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHI CHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHICHU1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Duy Thước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1918</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cù Xuân Dần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Quang Thạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Trâm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đặng Thế Huy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Nhị Hường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Trạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Đức Viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đình Hiền</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cao Liêm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1988</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Bảng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1933</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phan Trọng Cung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Song Dự</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Võ Minh Kha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hồ Văn Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Tự Tân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Lương Tề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Thị Xuân Vân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Duy Giảng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hà Học Ngô</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Nông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hồ Khắc Tín</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thế Tục</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tạ Thị Thu Cúc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Huỳnh Văn Kháng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đăng Phong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Duy San</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1933</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lại Kim Tiến</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phan Xuân Vận</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Minh Vượng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Hữu Yêm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1994</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Luyện Hữu Chỉ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Thị Côi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1947</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trạm y tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Tú Ngà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Tấu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Khắc Thận</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Viết Tùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đức</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Khắc Hiếu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Tờ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Nguyên Cự</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đức Khiêm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Mộng Ngọc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Doãn Nho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Minh Tấn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đặng Vũ Bình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Vân Đình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Đình Hiếu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Hữu Huề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hà Quang Hùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mạc Ánh Hùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đình Mạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Triệu Mân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đình Nhung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Thư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1944</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Tất Vĩnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Xuân Vượng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hà Thị Thanh Bình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Bình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Tâm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hải Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Đình Đằng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Đĩnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1953</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Đình Đông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Hoan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1950</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Võ Trọng Hốt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thế Hùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">191</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hồng Minh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hữu Ngoan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1952</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đoàn Thị Thanh Nhàn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1945</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Thị Thuận</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Vòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Lý Anh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1957</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Đình Chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cao Anh Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">199</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Như Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Thành</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Trọng Tiến</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lương Văn Vượt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Hữu Ảnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1957</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Tiến Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1948</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đoàn Văn Điếm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Như Khuyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Ích Tân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1957</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hữu Thành</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chu Đức Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Thị Tho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kim Thị Dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Bằng Đoàn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1951</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Văn Đức</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1953</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quyền Đình Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1953</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Bá Hiên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Ngọc Thạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Khắc Thời</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phan Hữu Tôn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Đình Tôn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Quang Tuấn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1959</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">222</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Tiến Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1953</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Huỳnh Thị Mỹ Lệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Đức Liên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hữu Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Quốc Chỉnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1962</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1971</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">229</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Hữu Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1962</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Kim Đăng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1972</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hồ Thị Thu Giang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1967</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">232</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Quang Học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1961</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1974</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Hồng Ngân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">235</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Song</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">236</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Đình Thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trịnh Đình Thâu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1959</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Thọ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -15880,88 +24134,96 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Arial" w:cs="Segoe UI"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VNUA Table">
     <w:name w:val="VNUA Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="80" w:type="dxa"/>
         <w:left w:w="80" w:type="dxa"/>
         <w:right w:w="80" w:type="dxa"/>
         <w:bottom w:w="80" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:color="999999"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:color="999999"/>
+        <w:top w:val="single" w:sz="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tcPr>
+          <w:shd w:val="clear" w:fill="E2E8F0"/>
+        </w:tcPr>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>