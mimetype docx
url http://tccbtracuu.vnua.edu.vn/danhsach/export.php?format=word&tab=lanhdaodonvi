--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -8,11190 +8,17065 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="1e8449"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DANH SÁCH HỌC VIỆN, CÁC ĐƠN VỊ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="1000" w:type="dxa"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="800" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="VNUA Table"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...8 lines deleted...]
-              <w:rPr>
+        <w:trPr>
+          <w:trHeight w:val="500" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HO VA TEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHUC VU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KHOA DON VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIEN THOAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bí thư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0903238487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Bí thư thường trực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912462260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Bí thư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912907621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thường vụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912024876</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thường vụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912469879</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Trọng Phương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989885868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0913095647</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978056956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0986742798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Quang Trung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912621363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0963627839</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978938874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Vũ Quân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982096721</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Hiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0915094819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Trọng Tuynh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978969959</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nttuynh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0903238487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912907621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912024876</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912462260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Văn Quang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983495716</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tvquang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0976021080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983834689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984803818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hà Xuân Bộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0972675088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hxbo@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0966799296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Trọng Phương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989885868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0906869368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Võ Hữu Công</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0981954624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0906290558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988239942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0985151628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Minh Hiền</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912023637</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenminhhien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Mậu Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912318187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">maudung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0913095647</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Lê Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912464822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đắc Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0914675335</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978056956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hồ Ngọc Ninh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989454296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hnninh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Hà Nghĩa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988613975</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tthnghia@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978973346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lại Thị Ngọc Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0973829482</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ltnha.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0359360163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthanh.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0986742798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hoài Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0348899803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenhoainam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0967861168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0986511750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Công Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912817498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Trọng Kương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0374168288</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntkuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Quang Giám</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904334525</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dqgiam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phí Thị Diễm Hồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0913593385</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ptdhong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Anh Trụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0974926889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenanhtru@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Cảnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983009828</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nxcanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Thị Dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0945517268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ptdung.cnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thúy Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0968210990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kim Văn Vạn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904289042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">kvvan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trương Đình Hoài</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984986246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0823538077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Mão</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988209701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nvmao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Quang Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978221345</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nqt@Vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Quang Trung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912621363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đăng Học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983638585</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ndhoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0963627839</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Ngọc Tú</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904569659</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lntu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Văn Tuấn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912644808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Văn Phơ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0932430000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvpho@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978938874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Quang Tự</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915373234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lê Thị Bích Liên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0973147373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dương Thành Huân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Văn phòng Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0979807963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thị Ngọc Oanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Văn phòng Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0911666774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Văn phòng Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982096721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Quang Huy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915839726</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Võ Văn Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0913383596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lê Thị Dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0968426882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giang Trung Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983398416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Công Ước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndthi@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915975305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trần Thị Minh Hằng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0919645745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Đình Thi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986451608</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndthi@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bùi Thị Hậu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986050963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0936556968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988553064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985266488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915253547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912061978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0911691082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nhà xuất bản Học viện Nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904163596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm Y tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985570558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nttuynh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm phó</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm Y tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983846628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983931686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0965021196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978122469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988558289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978679259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0987520880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">thaoktl@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988437586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trần Đình Thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915078946</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">thaoktl@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thanh Phong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983815486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0919327108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đỗ Huy Thiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983471569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Mai Thơm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0356263263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trịnh Đình Khuyến</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985310158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912024876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phạm Phú Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0962003576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Đức Bách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983926497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ngô Xuân Nghiễn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912397476</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0987041662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hà Viết Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978056254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Ngọc Lan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904276868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912907621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Duy Hoàng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0981852119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983335977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">dovannha@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoàng Đăng Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0905367552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Đỗ Văn Nhạ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0353383368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dovannha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0936362628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu tăng trưởng xanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904218775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982030745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Cung ứng nguồn nhân lực</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0903238487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904147845</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">tnha@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915239206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trần Nguyễn Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983026975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tnha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bùi Thị Là</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988373286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0973209445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0966799896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trường Cán bộ quản lý Nông nghiệp và Phát triển nông thôn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904301393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trường Cán bộ quản lý Nông nghiệp và Phát triển nông thôn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904314387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...31 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ngô Trí Dương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984590106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">huyenty.hua@gmail.com</w:t>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986511750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Huyền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0376660316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">huyenty.hua@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công ty TNHH MTV Đầu tư phát triển và Dịch vụ HV NNVN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0967861168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -11267,88 +17142,96 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Arial" w:cs="Segoe UI"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VNUA Table">
     <w:name w:val="VNUA Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="80" w:type="dxa"/>
         <w:left w:w="80" w:type="dxa"/>
         <w:right w:w="80" w:type="dxa"/>
         <w:bottom w:w="80" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:color="999999"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:color="999999"/>
+        <w:top w:val="single" w:sz="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tcPr>
+          <w:shd w:val="clear" w:fill="E2E8F0"/>
+        </w:tcPr>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>