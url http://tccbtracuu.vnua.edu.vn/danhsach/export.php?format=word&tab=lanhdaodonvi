--- v1 (2026-04-13)
+++ v2 (2026-05-30)
@@ -10169,789 +10169,789 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Viết Nghĩa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915094819</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0982728365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nghia.vhs@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0936556968</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0936556968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0985266488</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988553064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985266488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912061978</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
+              <w:t xml:space="preserve">0915253547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
+              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10967,1221 +10967,1221 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0911691082</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912061978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0911691082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nhà xuất bản Học viện Nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904163596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trạm phó</w:t>
+              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trạm Y tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983846628</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0985570558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm phó</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm Y tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983846628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0965021196</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983931686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0965021196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0914598399</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978122469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978679259</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988558289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12197,114 +12197,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0987520880</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978679259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
+              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12320,194 +12320,194 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988437586</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0987520880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Đình Thao</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">thaoktl@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988437586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
@@ -12649,51 +12649,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14474,789 +14474,789 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Văn Nhạ</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0353383368</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dovannha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0936362628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu tăng trưởng xanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904218775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
+              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viện Nghiên cứu tăng trưởng xanh</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982030745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Cung ứng nguồn nhân lực</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Cung ứng nguồn nhân lực</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0903238487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0903238487</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15272,852 +15272,852 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912469879</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904147845</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904147845</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915239206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
+              <w:t xml:space="preserve">Trần Nguyễn Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983026975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tnha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Nguyễn Hà</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Bùi Thị Là</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983026975</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tnha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988373286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Thị Là</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912462260</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0973209445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
+              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16133,606 +16133,606 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0973209445</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0966799896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904301393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904314387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
+              <w:t xml:space="preserve">Ngô Trí Dương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984590106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Trí Dương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0984590106</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0986511750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Huyền</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16748,217 +16748,94 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986511750</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0376660316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">huyenty.hua@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">136</w:t>
-            </w:r>
-[...121 lines deleted...]
-              <w:t xml:space="preserve">137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>