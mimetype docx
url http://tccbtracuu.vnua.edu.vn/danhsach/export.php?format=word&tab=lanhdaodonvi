--- v2 (2026-05-30)
+++ v3 (2026-07-17)
@@ -2174,51 +2174,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
+              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2234,114 +2234,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912907621</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912024876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2357,360 +2357,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912024876</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Văn Quang</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Nông học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983495716</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tvquang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Văn Quang</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983495716</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tvquang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0976021080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2726,360 +2726,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0976021080</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983834689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984803818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+              <w:t xml:space="preserve">Hà Xuân Bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0984803818</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0972675088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hxbo@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hà Xuân Bộ</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3095,360 +3095,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0972675088</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hxbo@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0966799296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Trọng Phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0989885868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Trọng Phương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0989885868</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0906869368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
+              <w:t xml:space="preserve">Võ Hữu Công</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3464,360 +3464,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0906869368</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0981954624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Võ Hữu Công</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0906290558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0906290558</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988239942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3833,360 +3833,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988239942</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0985151628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Minh Hiền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912023637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenminhhien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Minh Hiền</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Mậu Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912023637</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenminhhien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912318187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maudung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Mậu Dũng</w:t>
+              <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4202,606 +4202,606 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912318187</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">maudung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0913095647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Lê Thanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912464822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Lê Thanh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Đắc Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912464822</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0914675335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đắc Dũng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nddung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978056956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Hồ Ngọc Ninh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978056956</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0989454296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hnninh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hồ Ngọc Ninh</w:t>
+              <w:t xml:space="preserve">Trần Thị Hà Nghĩa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4817,360 +4817,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0989454296</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hnninh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988613975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tthnghia@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Hà Nghĩa</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tthnghia@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978973346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Lại Thị Ngọc Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978973346</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0973829482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltnha.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lại Thị Ngọc Hà</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5186,360 +5186,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0973829482</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltnha.cntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0359360163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthanh.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Hạnh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthanh.cntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Thú y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986742798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Hoài Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986742798</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0348899803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenhoainam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hoài Nam</w:t>
+              <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5555,360 +5555,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0348899803</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenhoainam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0967861168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trương Hà Thái</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986511750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+              <w:t xml:space="preserve">Ngô Công Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986511750</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912817498</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Công Thắng</w:t>
+              <w:t xml:space="preserve">Nguyễn Trọng Kương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5924,360 +5924,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912817498</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0374168288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntkuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Trọng Kương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntkuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Quang Giám</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904334525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dqgiam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Quang Giám</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Phí Thị Diễm Hồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904334525</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dqgiam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0913593385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptdhong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phí Thị Diễm Hồng</w:t>
+              <w:t xml:space="preserve">Nguyễn Anh Trụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6293,360 +6293,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0913593385</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ptdhong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0974926889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenanhtru@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Anh Trụ</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenanhtru@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Cảnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983009828</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxcanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Cảnh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Phạm Thị Dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983009828</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxcanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0945517268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptdung.cnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Thị Dung</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thúy Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6662,360 +6662,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0945517268</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ptdung.cnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0968210990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Thúy Hạnh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntthanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Kim Văn Vạn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Thủy sản</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904289042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kvvan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kim Văn Vạn</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Trương Đình Hoài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904289042</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">kvvan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0984986246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trương Đình Hoài</w:t>
+              <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7031,852 +7031,852 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0984986246</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0823538077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Mão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988209701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Mão</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Ngô Quang Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988209701</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvmao@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978221345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqt@Vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Quang Thắng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nqt@Vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Quang Trung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912621363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Quang Trung</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Đăng Học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912621363</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983638585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndhoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đăng Học</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ndhoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0963627839</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Lê Ngọc Tú</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0963627839</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0904569659</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lntu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Ngọc Tú</w:t>
+              <w:t xml:space="preserve">Vũ Văn Tuấn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -7892,975 +7892,975 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904569659</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Lntu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912644808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Tuấn</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Phơ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0932430000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvpho@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Phơ</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0932430000</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvpho@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978938874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Quang Tự</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978938874</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915373234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quang Tự</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Lê Thị Bích Liên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912469879</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0973147373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Bích Liên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Dương Thành Huân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Văn phòng Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0979807963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dương Thành Huân</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chánh Văn phòng</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Ngọc Oanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Văn phòng Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0979807963</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0911666774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Ngọc Oanh</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8876,360 +8876,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Văn phòng Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0911666774</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982096721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Quang Huy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0982096721</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915839726</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quang Huy</w:t>
+              <w:t xml:space="preserve">Võ Văn Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9245,606 +9245,606 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915839726</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0913383596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Võ Văn Nam</w:t>
+              <w:t xml:space="preserve">Lê Thị Dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0968426882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Dung</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Giang Trung Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0968426882</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983398416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giang Trung Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Công Ước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915975305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Công Ước</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Trần Thị Minh Hằng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915975305</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0919645745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Minh Hằng</w:t>
+              <w:t xml:space="preserve">Nguyễn Đình Thi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9860,114 +9860,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0919645745</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0986451608</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndthi@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đình Thi</w:t>
+              <w:t xml:space="preserve">Bùi Thị Hậu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9983,975 +9983,975 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986451608</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndthi@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0986050963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Thị Hậu</w:t>
+              <w:t xml:space="preserve">Nguyễn Viết Nghĩa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982728365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nghia.vhs@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Viết Nghĩa</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0982728365</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nghia.vhs@gmail.com</w:t>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915094819</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0936556968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988553064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988553064</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0985266488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915253547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915253547</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912061978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
+              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10967,1221 +10967,1221 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912061978</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
+              <w:t xml:space="preserve">0911691082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nhà xuất bản Học viện Nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904163596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm Y tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985570558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trạm trưởng</w:t>
+              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm phó</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trạm Y tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0985570558</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983846628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983931686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983931686</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0965021196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978122469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978122469</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988558289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Viện trưởng</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988558289</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978679259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
+              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12197,114 +12197,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978679259</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0987520880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12320,975 +12320,975 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0987520880</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988437586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Phong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983815486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Phong</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983815486</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0919327108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
+              <w:t xml:space="preserve">Đỗ Huy Thiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0919327108</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983471569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Huy Thiệp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
+              <w:t xml:space="preserve">Nguyễn Mai Thơm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0356263263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Mai Thơm</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Trịnh Đình Khuyến</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0356263263</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0985310158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trịnh Đình Khuyến</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912024876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Phạm Phú Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912024876</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0962003576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Phú Long</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Bách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13304,114 +13304,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0962003576</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983926497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Bách</w:t>
+              <w:t xml:space="preserve">Ngô Xuân Nghiễn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13427,360 +13427,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983926497</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912397476</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Xuân Nghiễn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0987041662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Hà Viết Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0987041662</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978056254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hà Viết Cường</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13796,3046 +13796,3661 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978056254</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0904276868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Lan</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Quốc Hùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912265778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hungnqrifav@hn.vnn.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912524919</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dungnv.1967@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Duy Hoàng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đặng Văn Đông</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0913562265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donghoacaycanh03@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Thị Lệ Hằng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0913075057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoangthilehang@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Đăng Dũng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0905367552</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912907621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Vũ Duy Hoàng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0981852119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983335977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Đăng Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0905367552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0936362628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Đức Tuấn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc Trung tâm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giám định máy và Thiết bị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984899358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ductuanvcd@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Văn Phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc Trung tâm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giám định máy và Thiết bị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915183822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phuwongvom@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu tăng trưởng xanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904218775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
+              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982030745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Cung ứng nguồn nhân lực</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Nguyễn Hà</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">tnha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0903238487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Thị Là</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904147845</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
+              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915239206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Nguyễn Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983026975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tnha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
+              <w:t xml:space="preserve">Bùi Thị Là</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988373286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Trí Dương</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0973209445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Thu Huyền</w:t>
+              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">huyenty.hua@gmail.com</w:t>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0966799896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904301393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">137</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904314387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">138</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ngô Trí Dương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984590106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">139</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986511750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Huyền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0376660316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">huyenty.hua@gmail.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>