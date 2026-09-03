--- v3 (2026-07-17)
+++ v4 (2026-09-03)
@@ -472,51 +472,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phó Bí thư</w:t>
+              <w:t xml:space="preserve">Thường vụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Đảng ủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2420,543 +2420,543 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Văn Quang</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983495716</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tvquang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0976021080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0976021080</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983834689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984803818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+              <w:t xml:space="preserve">Hà Xuân Bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0984803818</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0972675088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hxbo@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hà Xuân Bộ</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2972,360 +2972,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0972675088</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hxbo@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0966799296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Trọng Phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0989885868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Trọng Phương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0989885868</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0906869368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
+              <w:t xml:space="preserve">Võ Hữu Công</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3341,360 +3341,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0906869368</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0981954624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Võ Hữu Công</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0906290558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0906290558</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988239942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3710,360 +3710,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988239942</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0985151628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Minh Hiền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912023637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenminhhien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Minh Hiền</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Mậu Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912023637</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenminhhien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912318187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maudung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Mậu Dũng</w:t>
+              <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4079,606 +4079,606 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912318187</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">maudung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0913095647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Lê Thanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912464822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Lê Thanh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Đắc Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912464822</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0914675335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đắc Dũng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nddung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978056956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Hồ Ngọc Ninh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978056956</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0989454296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hnninh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hồ Ngọc Ninh</w:t>
+              <w:t xml:space="preserve">Trần Thị Hà Nghĩa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4694,360 +4694,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0989454296</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hnninh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988613975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tthnghia@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Hà Nghĩa</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tthnghia@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978973346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Lại Thị Ngọc Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978973346</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0973829482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltnha.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lại Thị Ngọc Hà</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5063,360 +5063,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0973829482</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltnha.cntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0359360163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthanh.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Hạnh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthanh.cntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Thú y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986742798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Hoài Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986742798</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0348899803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenhoainam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hoài Nam</w:t>
+              <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5432,360 +5432,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0348899803</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenhoainam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0967861168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trương Hà Thái</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986511750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
+              <w:t xml:space="preserve">Ngô Công Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986511750</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912817498</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Công Thắng</w:t>
+              <w:t xml:space="preserve">Nguyễn Trọng Kương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -5801,360 +5801,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912817498</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0374168288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntkuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Trọng Kương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntkuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Quang Giám</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904334525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dqgiam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Quang Giám</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Phí Thị Diễm Hồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904334525</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dqgiam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0913593385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptdhong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phí Thị Diễm Hồng</w:t>
+              <w:t xml:space="preserve">Nguyễn Anh Trụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -6170,1836 +6170,1836 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0913593385</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ptdhong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0974926889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenanhtru@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Anh Trụ</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenanhtru@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Thị Dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quyền Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0945517268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptdung.cnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Cảnh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thúy Hạnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983009828</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxcanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0968210990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Thị Dung</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ptdung.cnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Kim Văn Vạn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Thủy sản</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904289042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kvvan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Thúy Hạnh</w:t>
+              <w:t xml:space="preserve">Trương Đình Hoài</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ntthanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Thủy sản</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984986246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kim Văn Vạn</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904289042</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">kvvan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0823538077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trương Đình Hoài</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Mão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988209701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
+              <w:t xml:space="preserve">Ngô Quang Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Thủy sản</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978221345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqt@Vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Mão</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nvmao@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Quang Trung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912621363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Quang Thắng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nqt@Vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Đăng Học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983638585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndhoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Quang Trung</w:t>
+              <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0963627839</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đăng Học</w:t>
+              <w:t xml:space="preserve">Lê Ngọc Tú</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ndhoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904569659</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lntu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Vũ Văn Tuấn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0963627839</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912644808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Ngọc Tú</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Phơ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Lntu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0932430000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvpho@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Tuấn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978938874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Phơ</w:t>
+              <w:t xml:space="preserve">Nguyễn Quang Tự</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8015,1713 +8015,1713 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0932430000</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvpho@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915373234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quang Tự</w:t>
+              <w:t xml:space="preserve">Lê Thị Bích Liên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0973147373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Dương Thành Huân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Văn phòng Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0979807963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Bích Liên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Ngọc Oanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Văn phòng Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0911666774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dương Thành Huân</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chánh Văn phòng</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Văn phòng Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0979807963</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Ngọc Oanh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982096721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Quang Huy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915839726</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Võ Văn Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0982096721</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0913383596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quang Huy</w:t>
+              <w:t xml:space="preserve">Lê Thị Dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0968426882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Võ Văn Nam</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Giang Trung Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983398416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Dung</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ltdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Công Ước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915975305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giang Trung Khoa</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Thị Minh Hằng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0919645745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Công Ước</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Đình Thi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915975305</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0986451608</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndthi@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Minh Hằng</w:t>
+              <w:t xml:space="preserve">Bùi Thị Hậu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9737,360 +9737,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0919645745</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0986050963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đình Thi</w:t>
+              <w:t xml:space="preserve">Nguyễn Viết Nghĩa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ndthi@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982728365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nghia.vhs@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Thị Hậu</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Viết Nghĩa</w:t>
+              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10106,1959 +10106,1959 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0982728365</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nghia.vhs@gmail.com</w:t>
+              <w:t xml:space="preserve">0936556968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988553064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985266488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915253547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
+              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912061978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915253547</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0911691082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
+              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nhà xuất bản Học viện Nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904163596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm Y tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985570558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm phó</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm Y tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983846628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983931686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0965021196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978122469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988558289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978679259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Viện trưởng</w:t>
+              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988558289</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0987520880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12074,360 +12074,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978679259</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988437586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Phong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983815486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0919327108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Phong</w:t>
+              <w:t xml:space="preserve">Đỗ Huy Thiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12443,729 +12443,729 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983815486</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983471569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Mai Thơm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0356263263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Huy Thiệp</w:t>
+              <w:t xml:space="preserve">Trịnh Đình Khuyến</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
+              <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985310158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Mai Thơm</w:t>
+              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912024876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trịnh Đình Khuyến</w:t>
+              <w:t xml:space="preserve">Phạm Phú Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0962003576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Bách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912024876</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983926497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Phú Long</w:t>
+              <w:t xml:space="preserve">Ngô Xuân Nghiễn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13181,852 +13181,852 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0962003576</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912397476</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Bách</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0987041662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Xuân Nghiễn</w:t>
+              <w:t xml:space="preserve">Hà Viết Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978056254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Lan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0987041662</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0904276868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hà Viết Cường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Quốc Hùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912265778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hungnqrifav@hn.vnn.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Lan</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912524919</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dungnv.1967@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quốc Hùng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Viện trưởng</w:t>
+              <w:t xml:space="preserve">Đặng Văn Đông</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912265778</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hungnqrifav@hn.vnn.vn</w:t>
+              <w:t xml:space="preserve">0913562265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donghoacaycanh03@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Dũng</w:t>
+              <w:t xml:space="preserve">Hoàng Thị Lệ Hằng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14042,483 +14042,483 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912524919</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dungnv.1967@yahoo.com</w:t>
+              <w:t xml:space="preserve">0913075057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoangthilehang@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đặng Văn Đông</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">Donghoacaycanh03@gmail.com</w:t>
+              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912907621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Thị Lệ Hằng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hoangthilehang@yahoo.com</w:t>
+              <w:t xml:space="preserve">Vũ Duy Hoàng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0981852119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912907621</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983335977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Duy Hoàng</w:t>
+              <w:t xml:space="preserve">Hoàng Đăng Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14534,2923 +14534,2554 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0981852119</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0905367552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0936362628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Đăng Dũng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Đức Tuấn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc Trung tâm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giám định máy và Thiết bị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984899358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ductuanvcd@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Văn Phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc Trung tâm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giám định máy và Thiết bị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915183822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phuwongvom@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Đức Tuấn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">Ductuanvcd@gmail.com</w:t>
+              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu tăng trưởng xanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904218775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Văn Phương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">phuwongvom@gmail.com</w:t>
+              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982030745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viện Nghiên cứu tăng trưởng xanh</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Cung ứng nguồn nhân lực</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0903238487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0903238487</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904147845</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
+              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915239206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Bùi Thị Là</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quyền Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988373286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Nguyễn Hà</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tnha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0973209445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Thị Là</w:t>
+              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0966799896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904301393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Hiệu trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904314387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Trí Dương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984590106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986511750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Huyền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Tin học và Kỹ năng mềm VNUA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0376660316</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">huyenty.hua@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">138</w:t>
-            </w:r>
-[...367 lines deleted...]
-              <w:t xml:space="preserve">141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>