--- v4 (2026-09-03)
+++ v5 (2026-10-22)
@@ -2420,5586 +2420,5586 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982096721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Nông học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0976021080</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hà Xuân Bộ</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hxbo@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Nông học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983834689</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0966799296</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0984803818</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Trọng Phương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hà Xuân Bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0972675088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hxbo@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0966799296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Võ Hữu Công</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Trần Trọng Phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0981954624</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0989885868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0906869368</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
+              <w:t xml:space="preserve">Võ Hữu Công</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0981954624</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0985151628</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0906290558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Minh Hiền</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nguyenminhhien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988239942</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Mậu Dũng</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">maudung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985151628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Minh Hiền</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0913095647</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912023637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenminhhien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Lê Thanh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Mậu Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912318187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">maudung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đắc Dũng</w:t>
+              <w:t xml:space="preserve">Nguyễn Hữu Nhuần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nddung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0913095647</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nhnhuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
+              <w:t xml:space="preserve">Trần Lê Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912464822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hồ Ngọc Ninh</w:t>
+              <w:t xml:space="preserve">Nguyễn Đắc Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">hnninh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Khoa học xã hội</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0914675335</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Hà Nghĩa</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Tất Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988613975</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tthnghia@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978056956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyentatthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hồ Ngọc Ninh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0989454296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hnninh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lại Thị Ngọc Hà</w:t>
+              <w:t xml:space="preserve">Trần Thị Hà Nghĩa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ltnha.cntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Du lịch và Ngoại ngữ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988613975</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tthnghia@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Hạnh</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0359360163</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthanh.cntp@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978973346</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Lại Thị Ngọc Hà</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0973829482</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltnha.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Hoài Nam</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Thú y</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nguyenhoainam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Công nghệ thực phẩm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0359360163</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthanh.cntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trương Hà Thái</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0967861168</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0986742798</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Hoài Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Thú y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0348899803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenhoainam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Công Thắng</w:t>
+              <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Thú y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0967861168</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Trọng Kương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0374168288</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntkuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0986511750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Quang Giám</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dqgiam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Công Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912817498</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phí Thị Diễm Hồng</w:t>
+              <w:t xml:space="preserve">Nguyễn Trọng Kương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ptdhong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Công nghệ thông tin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0374168288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntkuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Anh Trụ</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Đỗ Quang Giám</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0974926889</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenanhtru@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0904334525</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dqgiam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Thị Dung</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ptdung.cnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phí Thị Diễm Hồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0913593385</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptdhong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Thúy Hạnh</w:t>
+              <w:t xml:space="preserve">Nguyễn Anh Trụ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ntthanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0974926889</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenanhtru@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kim Văn Vạn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">kvvan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Phạm Thị Dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quyền Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0945517268</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptdung.cnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trương Đình Hoài</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thúy Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Thủy sản</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0968210990</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+              <w:t xml:space="preserve">Kim Văn Vạn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Khoa Thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0823538077</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0904289042</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">kvvan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Mão</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nvmao@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trương Đình Hoài</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Thủy sản</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0984986246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Quang Thắng</w:t>
+              <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nqt@Vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Khoa Thủy sản</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0823538077</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Quang Trung</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Mão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988209701</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đăng Học</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ndhoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Quang Thắng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khoa Giáo dục quốc phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978221345</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqt@Vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
+              <w:t xml:space="preserve">Trần Quang Trung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912621363</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tqtrung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Ngọc Tú</w:t>
+              <w:t xml:space="preserve">Nguyễn Đăng Học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Lntu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Tài chính và Kế toán</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983638585</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndhoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Tuấn</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Lại Thị Lan Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912644808</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0963627839</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltlhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Phơ</w:t>
+              <w:t xml:space="preserve">Lê Ngọc Tú</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nvpho@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904569659</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lntu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Vũ Văn Tuấn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Tổ chức cán bộ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912644808</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quang Tự</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Phơ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8015,1713 +8015,1713 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915373234</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0932430000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvpho@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0978938874</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Bích Liên</w:t>
+              <w:t xml:space="preserve">Nguyễn Quang Tự</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Quản lý đào tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915373234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">quangtu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dương Thành Huân</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Ngọc Oanh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Lê Thị Bích Liên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Hợp tác quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0973147373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lblien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
+              <w:t xml:space="preserve">Dương Thành Huân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chánh Văn phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Văn phòng Học viện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0914598399</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0979807963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dthuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Ngọc Oanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Văn phòng Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0911666774</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntnoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quang Huy</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Chánh Văn phòng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Văn phòng Học viện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Võ Văn Nam</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Lê Vũ Quân</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0913383596</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0982096721</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lvquan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Dung</w:t>
+              <w:t xml:space="preserve">Nguyễn Quang Huy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ltdung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915839726</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giang Trung Khoa</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Võ Văn Nam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Cơ sở vật chất và Đầu tư</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0913383596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvnam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Công Ước</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Lê Thị Dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0968426882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Thị Minh Hằng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Giang Trung Khoa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Công tác sinh viên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983398416</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gtkhoa@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đình Thi</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Công Ước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986451608</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndthi@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915975305</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ncuoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Thị Hậu</w:t>
+              <w:t xml:space="preserve">Trần Thị Minh Hằng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -9737,975 +9737,975 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0986050963</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0919645745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ttmhang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Viết Nghĩa</w:t>
+              <w:t xml:space="preserve">Bùi Thị Hậu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nghia.vhs@gmail.com</w:t>
+              <w:t xml:space="preserve">Ban Đảm bảo chất lượng và Pháp chế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0986050963</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">bthau@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Nguyễn Viết Nghĩa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915094819</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0982728365</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nghia.vhs@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0936556968</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Duy Tùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Khoa học và Công nghệ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0936556968</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdtung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Phạm Thị Thanh Mai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0985266488</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988553064</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ptmai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Tô Văn Nguyện</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Thông tin Thư viện Lương Định Của</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985266488</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tvnguyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Cừ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912061978</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
+              <w:t xml:space="preserve">0915253547</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxcu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
+              <w:t xml:space="preserve">Lê Thị Kim Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -10721,1221 +10721,1221 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0911691082</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912061978</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltklan@vnua.edu.vn,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giáo dục thể chất và Thể thao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0911691082</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Lê Anh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nhà xuất bản Học viện Nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904163596</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dlanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Trạm phó</w:t>
+              <w:t xml:space="preserve">Vũ Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trạm Y tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983846628</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0985570558</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Thị Liễu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm phó</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trạm Y tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983846628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">htlieu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+              <w:t xml:space="preserve">Đỗ Thị Kim Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trưởng Ban</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0965021196</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983931686</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dtkhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Lan Hương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Trưởng Ban</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ban Quan hệ công chúng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0965021196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lanhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Ngọc Thủy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0914598399</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978122469</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nnthuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dịch vụ trường học</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0914598399</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+              <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978679259</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0988558289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxtruongvsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Mười</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -11951,114 +11951,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0987520880</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978679259</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvmuoi198@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
+              <w:t xml:space="preserve">Phạm Quang Tuân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -12074,975 +12074,975 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0988437586</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0987520880</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pqtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thanh Phong</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh học và Công nghệ nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988437586</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenthison@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
+              <w:t xml:space="preserve">Nguyễn Thanh Phong</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0919327108</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983815486</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ntphong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đỗ Huy Thiệp</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Ngô Sỹ Đạt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983471569</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
+              <w:t xml:space="preserve">0919327108</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">datngo.ami@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Mai Thơm</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Đỗ Huy Thiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Kinh tế và Thể chế nông nghiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0983471569</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dohuythiep@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trịnh Đình Khuyến</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Mai Thơm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0985310158</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0356263263</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nmthom@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trịnh Đình Khuyến</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Sinh vật cảnh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0985310158</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tdkhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Phú Long</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Công Tiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0962003576</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912024876</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nctiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Bách</w:t>
+              <w:t xml:space="preserve">Phạm Phú Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13058,114 +13058,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983926497</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0962003576</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pplong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Xuân Nghiễn</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Bách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13181,360 +13181,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912397476</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983926497</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndbach@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Xuân Nghiễn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu và Phát triển Vi tảo, Nấm và Dược liệu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912397476</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nxnghien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hà Viết Cường</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0978056254</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0987041662</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Lan</w:t>
+              <w:t xml:space="preserve">Hà Viết Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13550,360 +13550,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904276868</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0978056254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hvcuongnh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quốc Hùng</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hungnqrifav@hn.vnn.vn</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Lan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bệnh viện Cây trồng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904276868</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Văn Dũng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+              <w:t xml:space="preserve">Nguyễn Quốc Hùng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912524919</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">dungnv.1967@yahoo.com</w:t>
+              <w:t xml:space="preserve">0912265778</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hungnqrifav@hn.vnn.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Đặng Văn Đông</w:t>
+              <w:t xml:space="preserve">Nguyễn Văn Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -13919,114 +13919,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0913562265</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Donghoacaycanh03@gmail.com</w:t>
+              <w:t xml:space="preserve">0912524919</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">dungnv.1967@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Thị Lệ Hằng</w:t>
+              <w:t xml:space="preserve">Đặng Văn Đông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Viện trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14042,360 +14042,360 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0913075057</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hoangthilehang@yahoo.com</w:t>
+              <w:t xml:space="preserve">0913562265</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Donghoacaycanh03@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Thị Lệ Hằng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Viện trưởng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Viện Nghiên cứu Rau quả</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0913075057</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoangthilehang@yahoo.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Duy Hoàng</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Phạm Văn Cường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0981852119</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912907621</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
+              <w:t xml:space="preserve">Vũ Duy Hoàng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14411,114 +14411,114 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0983335977</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0981852119</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vdhoang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Đăng Dũng</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -14534,1098 +14534,1098 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0905367552</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0983335977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nttha.cnmt1@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Hoàng Đăng Dũng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0905367552</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hddung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Đức Tuấn</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">Ductuanvcd@gmail.com</w:t>
+              <w:t xml:space="preserve">Luyện Hữu Cử</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0936362628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">luyenhuucu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Văn Phương</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc Trung tâm</w:t>
+              <w:t xml:space="preserve">Trần Đức Tuấn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc Trung tâm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Giám định máy và Thiết bị</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915183822</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">phuwongvom@gmail.com</w:t>
+              <w:t xml:space="preserve">0984899358</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ductuanvcd@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Văn Phương</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc Trung tâm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Giám định máy và Thiết bị</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915183822</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phuwongvom@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
+              <w:t xml:space="preserve">Hoàng Hiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Viện Nghiên cứu tăng trưởng xanh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0904218775</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hoanghiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+              <w:t xml:space="preserve">Giang Hoàng Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Cung ứng nguồn nhân lực</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Giống vật nuôi chất lượng cao</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0982030745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ghha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trung tâm Cung ứng nguồn nhân lực</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0912469879</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0903238487</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Hiệp</w:t>
+              <w:t xml:space="preserve">Nguyễn Việt Long</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -15641,729 +15641,729 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915094819</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912469879</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nvlong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Hiệp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915094819</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Phạm Hồng Thái</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0915239206</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
+              <w:t xml:space="preserve">0904147845</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bùi Thị Là</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Trần Văn Toàn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TT Nghiên cứu Ong và Nuôi ong nhiệt đới</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0915239206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">trantoan67@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Bùi Thị Là</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quyền Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Ngoại ngữ và Đào tạo quốc tế</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0988373286</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+              <w:t xml:space="preserve">Vũ Ngọc Huyên</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0973209445</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0912462260</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vnhuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
+              <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -16379,317 +16379,317 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0966799896</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">0973209445</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
-[...79 lines deleted...]
-              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
+              <w:t xml:space="preserve">Ngô Quang Ước</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phó Giám đốc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0966799896</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nquoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vũ Anh Tài</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Phó Hiệu trưởng</w:t>
+              <w:t xml:space="preserve">Nguyễn Quốc Oánh</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hiệu trưởng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">0904314387</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">vuanhtai07@gmail.com</w:t>
+              <w:t xml:space="preserve">0904301393</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nqoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>