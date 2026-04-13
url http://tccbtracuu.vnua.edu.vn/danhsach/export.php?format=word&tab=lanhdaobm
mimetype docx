--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -8,20745 +8,31576 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="1e8449"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DANH SÁCH BỘ MÔN VÀ TĐ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="1000" w:type="dxa"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="800" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="VNUA Table"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...8 lines deleted...]
-              <w:rPr>
+        <w:trPr>
+          <w:trHeight w:val="500" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HO VA TEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIOI TINH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHUC VU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KHOA DON VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DIEN THOAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NHOM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đức Huy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh cây</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0987041662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ndhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 01_Bệnh cây</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thanh Hồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh cây</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0906112079</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntthong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 01_Bệnh cây</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Thiêm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Canh tác học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0979007699</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tranthiem@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 02_Canh tác học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thiều Thị Phong Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Canh tác học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0979817963</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttpthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 02_Canh tác học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ninh Thị Phíp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cây công nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0976021080</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntphip@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 03_Cây công nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Ngọc Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cây công nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0965292168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vungocthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 03_Cây công nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tăng Thị Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cây lương thực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0906210333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 04_Cây lương thực</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Lộc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cây lương thực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984714202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nvloc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 04_Cây lương thực</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Đức Tùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Côn trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983834689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenductung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 05_Côn trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Ngọc Anh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Côn trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0902290650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lengocanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 05_Côn trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Thu Hiền</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Di truyền và chọn giống cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0376603338</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vtthien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 06_Di truyền và chọn giống cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thanh Tuấn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Di truyền và chọn giống cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0961473666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">thanhtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 06_Di truyền và chọn giống cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Ngọc Dinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">PP thí nghiệm và Thống kê sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0968441689</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntndinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 07_PP thí nghiệm và Thống kê sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hồng Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">PP thí nghiệm và Thống kê sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0987706071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nhhanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 07_PP thí nghiệm và Thống kê sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thanh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Rau Hoa Quả và Cảnh quan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912715234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 08_Rau Hoa Quả và Cảnh quan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Anh Đức</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Rau Hoa Quả và Cảnh quan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0902261308</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">naducnh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 08_Rau Hoa Quả và Cảnh quan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Anh Tuấn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh lý thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0968509336</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tatuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 09_Sinh lý thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Tuấn Anh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh lý thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982880391</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ptanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 09_Sinh lý thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phùng Thị Thu Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0963885826</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">phungthithuha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 10_Thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phòng Thí nghiệm Khoa học cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912907621</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">pvcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 11_Phòng Thí nghiệm Khoa học cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thanh Tuấn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">TT Nghiên cứu và Phát triền giống rau chất lượng cao</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0961473666</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">thanhtuan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">01_Khoa Nông học | 12_Trung tâm Nghiên cứu và Phát triền giống rau chất lượng cao</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Hiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chăn nuôi chuyên khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0915094819</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tranhiep@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 01_Chăn nuôi chuyên khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hán Quang Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chăn nuôi chuyên khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982041382</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hqhanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 01_Chăn nuôi chuyên khoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Đức Lực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Di truyền Giống gia súc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912370193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ddluc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 02_Di truyền Giống gia súc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hoàng Thịnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Di truyền Giống gia súc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0968643535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nhthinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 02_Di truyền Giống gia súc</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Tuyết Lê</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dinh dưỡng và Thức ăn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912563942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nttle@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 03_Dinh dưỡng và Thức ăn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Việt Phương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dinh dưỡng và Thức ăn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984217707</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lvphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 03_Dinh dưỡng và Thức ăn</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0966799296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 04_Sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dương Thu Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982013185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">duongthuhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 04_Sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cù Thị Thiên Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh lý - Tập tính động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0945692662</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">cttthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 05_Sinh lý - Tập tính động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Phương Giang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh lý - Tập tính động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904111212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntpgiang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 05_Sinh lý - Tập tính động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Huy Doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoá sinh động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984803818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">bhdoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 06_Hoá sinh động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Đình Tôn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trung tâm Nghiên cứu liên ngành PTNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0913033177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vdton@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">02_Khoa Chăn nuôi | 08_Trung tâm Nghiên cứu liên ngành PTNT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trịnh Quang Huy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989801210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tqhuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 01_Công nghệ môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Ngọc Tú</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904962838</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenngoctu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 01_Công nghệ môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Quốc Vinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hệ thống thông tin tài nguyên môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0906869368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tqvinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 02_Hệ thống thông tin tài nguyên môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Vân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hệ thống thông tin tài nguyên môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0936468938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phamvan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 02_Hệ thống thông tin tài nguyên môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hồng Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hóa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983604635</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthhanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 03_Hóa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thanh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hóa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989358891</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tranthanhhaipm@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 03_Hóa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Thị Thu Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hóa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989291286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lethithuhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 03_Hóa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thu Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa học đất và Dinh dưỡng cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0842076169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 04_Khoa học đất và Dinh dưỡng cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thành Trung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa học đất và Dinh dưỡng cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0909099446</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nttrungtnmt@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 04_Khoa học đất và Dinh dưỡng cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Quân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912815496</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nvquan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 05_Quản lý đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Thị Đức Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989055656</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dtdhanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 05_Quản lý đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đinh Thị Hải Vân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0936953333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dinhthihaivan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 06_Quản lý môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cao Trường Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0975278172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ctson@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 06_Quản lý môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Thanh Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý tài nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0914346264</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntson@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 07_Quản lý tài nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông Hữu Dương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý tài nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0329182354</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nhduong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 07_Quản lý tài nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Văn Nhạ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quy hoạch đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0353383368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dovannha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 08_Quy hoạch đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Tuấn Anh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quy hoạch đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912784627</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nn1ntanh78@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 08_Quy hoạch đất đai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Bích Yên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh thái nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0828575381</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntbyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 09_Sinh thái nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phan Thị Thúy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh thái nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0948555493</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">phan.t.thuy@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 09_Sinh thái nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Trọng Phương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trắc địa bản đồ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989885868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 10_Trắc địa bản đồ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phan Văn Khuê</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trắc địa bản đồ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912854838</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">pvkhue@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 10_Trắc địa bản đồ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đinh Hồng Duyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vi sinh vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0943300888</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dhduyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 11_Vi sinh vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Hoàn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vi sinh vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982988284</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hoanvt@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 11_Vi sinh vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Võ Hữu Công</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phóng Thí nghiệm môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0981954624</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vhcong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 13_Phóng Thí nghiệm môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thu Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phóng TN đánh giá chất lượng đất và phân bón</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0842076169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">03_Khoa Tài nguyên và Môi trường | 13_Phóng Thí nghiệm đánh giá chất lượng đất và phân bón</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Thiết</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cơ học kỹ thuật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0972120276</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nxthiet@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 01_Cơ học kỹ thuật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cơ học kỹ thuật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988239942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 01_Cơ học kỹ thuật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hiên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cơ sở kỹ thuật điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0985151628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 02_Cơ sở kỹ thuật điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mai Thị Thanh Thủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cơ sở kỹ thuật điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983349589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">maithanhthuycd@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 02_Cơ sở kỹ thuật điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Chung Thông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phụ trách Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ cơ khí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988239942</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ncthong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 03_Công nghệ cơ khí</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">64</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Ngọc Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ cơ khí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912317160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nncuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 03_Công nghệ cơ khí</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Việt Đức</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Động lực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0368438056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">bvduc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 04_Động lực</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đặng Ngọc Danh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Động lực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0976606262</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dndanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 04_Động lực</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Máy nông nghiệp và thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978938874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 05_Máy nông nghiệp và thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Xuân Anh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Máy nông nghiệp và thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0914420270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hxanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 05_Máy nông nghiệp và thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Trí Dương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tự động hóa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984590106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntduongcd@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 06_Tự động hóa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đặng Thị Thúy Huyền</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tự động hóa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0985856956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dtthuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 06_Tự động hóa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hệ thống điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0906290558</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nxtruong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 07_Hệ thống điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Duyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hệ thống điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0973209445</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntduyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 07_Hệ thống điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Việt Đức</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Phát triển Công nghệ Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0368438056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">bvduc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 09_Viện Phát triển Công nghệ Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Công Cảnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Viện Phát triển Công nghệ Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0987577824</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vccanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 09_Viện Phát triển Công nghệ Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đào Xuân Tiến</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Xưởng trưởng	</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Xưởng Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0966799196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dxtien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 08_Xưởng Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Trung Thực</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Xưởng phó</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Xưởng Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0963161083</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dtthuc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">04_Khoa Cơ Điện | 08_Xưởng Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Minh Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kế hoạch và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984280305</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntmthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 01_Kế hoạch và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Trường Lâm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kế hoạch và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0987754388</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dtlam@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 01_Kế hoạch và Đầu tư</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Minh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988278238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ngominhhai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 02_Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lưu Văn Duy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế nông nghiệp và Chính sách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0987912915</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">luuvanduy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 03_Kinh tế nông nghiệp và Chính sách</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Thị Thanh Loan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế nông nghiệp và Chính sách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0962037584</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lttloan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 03_Kinh tế nông nghiệp và Chính sách</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Thanh Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0964108020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ptlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 04_Kinh tế Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hồ Ngọc Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912300911</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hncuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 04_Kinh tế Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Ngọc Hướng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0386751212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lnhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 05_Quản lý kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thế Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0965908069</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttcuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 05_Quản lý kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quyền Đình Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý phát triển</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0903275650</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">quyendinhhab@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 06_Quản lý phát triển</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mai Lan Phương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý phát triển</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0376246928</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">mailanphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">05_Khoa Kinh tế và Quản lý | 06_Quản lý phát triển</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Lê Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa học chính trị</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912464822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tlthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 01_Khoa học chính trị</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">89</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Khánh Dư</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa học chính trị</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0976298898</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tkdu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 01_Khoa học chính trị</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Thị Kim Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế chính trị - CNXH khoa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0987772465</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ltkthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 02_Kinh tế chính trị - CNXH khoa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế chính trị - CNXH khoa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0936292123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntsonllct@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 02_Kinh tế chính trị - CNXH khoa học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Minh Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Pháp luật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978527490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntmhanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 03_Pháp luật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Ngân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Pháp luật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912876750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntngan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 03_Pháp luật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thanh Hòa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Triết học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982110703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntthoa@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 04_Triết học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Thị Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Triết học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983515759</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dthanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 04_Triết học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thu Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Xã hội học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0944249900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenthuha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 05_Xã hội học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Minh Khuê</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Xã hội học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0948808358</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntmkhue@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">06_Khoa Khoa học xã hội | 05_Xã hội học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Trang Nhung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý du lịch và Lữ hành</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0903208609</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nttnhung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">07_Khoa Du lịch và Ngoại ngữ | 03_Quản lý du lịch và Lữ hành</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Thị Là</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tiếng Anh chuyên nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988373286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">btla@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">07_Khoa Du lịch và Ngoại ngữ | 01_Tiếng Anh chuyên nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tiếng Anh chuyên nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0979440098</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tthainn@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">07_Khoa Du lịch và Ngoại ngữ | 01_Tiếng Anh chuyên nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Hương Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tiếng Anh cơ bản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0974853260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">phamhuonglan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">07_Khoa Du lịch và Ngoại ngữ | 02_Tiếng Anh cơ bản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Ngọc Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tiếng Anh cơ bản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978372279</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenngocthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">07_Khoa Du lịch và Ngoại ngữ | 02_Tiếng Anh cơ bản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">103</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Định</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ chế biến</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0974013348</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttdinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 01_Công nghệ chế biến</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">104</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ chế biến</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0976986389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hanhvt@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 01_Công nghệ chế biến</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Bích Thủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ Sau thu hoạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0989589497</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntbthuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 02_Công nghệ Sau thu hoạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">106</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Kim Oanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ Sau thu hoạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0389972693</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vtkoanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 02_Công nghệ Sau thu hoạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thanh Thủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý chất lượng và An toàn thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912641428</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nttthuycntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 03_Quản lý chất lượng và An toàn thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">108</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Quỳnh Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản lý chất lượng và An toàn thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0835150115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vqhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 03_Quản lý chất lượng và An toàn thực phẩm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hoàng Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thực phẩm và Dinh dưỡng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984819164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 04_Thực phẩm và Dinh dưỡng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Nhung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thực phẩm và Dinh dưỡng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0966524390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tranthinhung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 04_Thực phẩm và Dinh dưỡng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hoàng Anh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">	Phòng thí nghiệm trọng điểm KH và CNTP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978973346</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hoanganhcntp@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">08_Khoa Công nghệ thực phẩm | 06_	Phòng thí nghiệm trọng điểm KH và CNTP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Thị Tố Nga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh lý thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912425875</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">bttonga@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 01_Bệnh lý thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">113</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Vũ Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh lý thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982642968</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenvuson@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 01_Bệnh lý thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">114</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Khánh Linh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ký sinh trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0888945599</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">bklinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 02_Ký sinh trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Phương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ký sinh trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0911583999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">phuongnv@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 02_Ký sinh trùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Thị Kim Lành</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngoại sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0985581556</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dtklanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 03_Ngoại sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Văn Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngoại sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0948116797</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">bvdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 03_Ngoại sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đàm Văn Phải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nội - Chẩn - Dược lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0962591753</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dvphai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 04_Nội - Chẩn - Dược lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">119</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thanh Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nội - Chẩn - Dược lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904253852</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenhavet@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 04_Nội - Chẩn - Dược lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Minh Đức</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y cộng đồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0982649386</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hoangminhduc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 05_Thú y cộng đồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Trang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y cộng đồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0981689696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nttrang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 05_Thú y cộng đồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">122</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Minh Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tổ chức - Giải phẫu - Phôi thai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0966887981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hson@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 06_Tổ chức - Giải phẫu - Phôi thai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">123</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Đức Hạnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tổ chức - Giải phẫu - Phôi thai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0981538250</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vdhanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 06_Tổ chức - Giải phẫu - Phôi thai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Huỳnh Thị Mỹ Lệ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vi sinh vật - Truyền nhiễm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0913081492</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">huynhtmle@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 07_Vi sinh vật - Truyền nhiễm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">125</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trương Hà Thái</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vi sinh vật - Truyền nhiễm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0967861168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ththai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 07_Vi sinh vật - Truyền nhiễm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">126</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Trần Anh Đào</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0986742798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">btadao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 09_Bệnh viện Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bệnh viện Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978318477</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">huongnguyen2789@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 09_Bệnh viện Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0903238487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenlan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 10_Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0985086295</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthoa@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 10_Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thu Hằng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0969888780</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenthuhang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 10_Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trương Quang Lâm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng phòng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0943808189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">truognquanglam2806@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">09_Khoa Thú y | 10_Phòng Thí nghiệm trọng điểm CNSH thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">173</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ngô Công Thắng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ phần mềm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912817498</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ncthang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 01_Công nghệ phần mềm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">174</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Thị Hà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ phần mềm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0916893835</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">htha@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 01_Công nghệ phần mềm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">175</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Thu Huyền</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa học máy tính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904240676</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttthuyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 02_Khoa học máy tính</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">176</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Lưu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa học máy tính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978278035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vtluu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 02_Khoa học máy tính</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Quang Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mạng và Hệ thống thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0986511750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">pqdung@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 03_Mạng và Hệ thống thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">137</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thảo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Mạng và Hệ thống thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983199466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntthao81@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 03_Mạng và Hệ thống thông tin</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">138</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Thị Thu Giang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Toán học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0383740983</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">vtgiang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 04_Toán học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Thị Diệu Thùy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Toán học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0393990396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ltdthuy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 04_Toán học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Tiến Hiển</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vật lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904697866</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyentienhien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 05_Vật lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Phương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vật lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912636440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntphuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10_Khoa Công nghệ thông tin | 05_Vật lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">142</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lại Phương Thảo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kế toán quản trị và Kiểm toán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0986989526</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lpthao@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 01_Kế toán quản trị và Kiểm toán</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Thị Mai Linh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kế toán quản trị và Kiểm toán</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0912666613</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">btmlinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 01_Kế toán quản trị và Kiểm toán</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">144</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Thị Minh Châu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kế toán tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988972189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ltmchau@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 02_Kế toán tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Thủy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kế toán tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0978832369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntthuyketoan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 02_Kế toán tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Thu Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0973295812</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tranhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 03_Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Hồng Quý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988291299</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">buihongquy@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 03_Marketing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đào Hồng Vân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0944326668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dhvan24@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 04_Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Duy Linh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0904365970</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenduylinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 05_Tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">191</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988968155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nguyenhuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11_Khoa Kế toán và Quản trị kinh doanh | 05_Tài chính</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">151</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Bình Nguyên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0944661010</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ttbnguyen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 01_Công nghệ sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Nhiên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0944903969</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntnhien@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 01_Công nghệ sinh học động vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">153</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">194</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đinh Trường Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ sinh học thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0968133927</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dtson@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 02_Công nghệ sinh học thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">154</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thanh Hải</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ sinh học thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0914598399</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nthaicnsh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 02_Công nghệ sinh học thực vật</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Giang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công nghệ vi sinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0986383847</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nvgiang@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 03_Công nghệ vi sinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Quốc Trung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn phụ trách</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">SH phân tử và CNSH ứng dụng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0976588239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nqtrung@vnua.edu.vn </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 04_SH phân tử và CNSH ứng dụng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đồng Huy Giới</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983671218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dhgioi@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 05_Sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">199</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Thị Thu Hương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0968092528</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntthuong@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 05_Sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">159</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Cảnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giám đốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">TT Bảo tồn và phát triển nguồn gen cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983009828</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nxcanh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12_Khoa Công nghệ sinh học | 07_TT Bảo tồn và phát triển nguồn gen cây trồng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Nắng Thu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dinh dưỡng và Thức ăn thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0823538077</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">trannangthu@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14_Khoa Thủy sản | 01_Dinh dưỡng và Thức ăn thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Mai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dinh dưỡng và Thức ăn thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0968606882</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ntmai.ntts@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14_Khoa Thủy sản | 01_Dinh dưỡng và Thức ăn thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trương Đình Hoài</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Môi trường và Bệnh thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0984986246</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tdhoai@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14_Khoa Thủy sản | 02_Môi trường và Bệnh thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đoàn Thị Nhinh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Môi trường và Bệnh thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0976638118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dtnhinh@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14_Khoa Thủy sản | 02_Môi trường và Bệnh thủy sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Việt Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nuôi trồng thuỷ sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0985809900</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">dunglv139@gmail.com</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14_Khoa Thủy sản | 03_Nuôi trồng thuỷ sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">165</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần ánh Tuyết</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nuôi trồng thuỷ sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0988862822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">trananhtuyet@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14_Khoa Thủy sản | 03_Nuôi trồng thuỷ sản</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đặng Đức Hoàn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo dục thể chất</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0911691082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">ddhoan@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">33_Trung tâm Giáo dục thể chất và Thể thao | 01_Giáo dục thể chất</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lương Thanh Hoa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo dục thể chất</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983154676</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">lthoa@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">33_Trung tâm Giáo dục thể chất và Thể thao | 01_Giáo dục thể chất</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Khắc Sơn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đường lối quốc phòng-An ninh của Đảng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> 0982685747</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nkson@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20_Khoa Giáo dục quốc phòng | 01_Đường lối quốc phòng-An ninh của Đảng</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Văn Quốc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quân sự chung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0975398880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">tvquoc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20_Khoa Giáo dục quốc phòng | 02_Quân sự chung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Văn Đức</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phó Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Quân sự chung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0983716982</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">hvduc@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20_Khoa Giáo dục quốc phòng | 02_Quân sự chung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Lên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Ông</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trưởng Bộ môn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Công tác quốc phòng - an ninh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">0966656169</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">nvlen@vnua.edu.vn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20_Khoa Giáo dục quốc phòng | 03_Công tác quốc phòng - an ninh</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -20822,88 +31653,96 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Arial" w:cs="Segoe UI"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VNUA Table">
     <w:name w:val="VNUA Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="80" w:type="dxa"/>
         <w:left w:w="80" w:type="dxa"/>
         <w:right w:w="80" w:type="dxa"/>
         <w:bottom w:w="80" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:color="999999"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:color="999999"/>
+        <w:top w:val="single" w:sz="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tcPr>
+          <w:shd w:val="clear" w:fill="E2E8F0"/>
+        </w:tcPr>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>