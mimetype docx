--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -8,5828 +8,8832 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:color w:val="1e8449"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">DANH SÁCH GIÁO SƯ</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="1000" w:type="dxa"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="3000" w:type="dxa"/>
+        <w:gridCol w:w="800" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="VNUA Table"/>
       </w:tblPr>
       <w:tr>
-        <w:trPr/>
-[...8 lines deleted...]
-              <w:rPr>
+        <w:trPr>
+          <w:trHeight w:val="500" w:hRule="atLeast"/>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ID</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HO VA TEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIOI TINH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAM SINH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KHOA DON VI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHUC DANH NAM PHONG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NGANH CHUYEN NGANH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHI CHU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GHICHU1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bùi Huy Đáp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1919</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Duy Thước</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1918</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cù Xuân Dần</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Nhị Hường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cơ Khí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Võ Minh Kha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cao Liêm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hồ Văn Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thế Tục</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1991</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Đình Đằng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Duy Giảng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1940</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đặng Thế Huy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cơ Khí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Đức Lộ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Triệu Mân</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Thị Tú Ngà</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hà Học Ngô</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hoàng Minh Tấn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hữu Tề</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Lê Khắc Thận</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Tô Dũng Tiến</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Viết Tùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Xuân Vượng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1941</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Cơ Điện</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/1996</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Cơ Khí</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Hà Quang Hùng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Như Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Hữu Yêm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đặng Vũ Bình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Thị Mỹ Dung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1948</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kế toán và Quản trị kinh doanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Vân Đình</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1946</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Quang Thạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1943</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Đỗ Kim Chung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1956</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Đĩnh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1953</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2007</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Song</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Trần Đức Viên</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Văn Liết</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Hữu Thành</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Tài nguyên và Môi trường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Tiến Dũng</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1953</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phan Hữu Tôn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1955</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Công nghệ sinh học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Xuân Trạch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Văn Cường</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1971</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Nông học</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nông nghiệp</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Thị Lan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nữ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1974</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vũ Đình Tôn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1958</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Chăn nuôi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nguyễn Văn Thanh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Thú y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="800" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Phạm Bảo Dương</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Nam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">1973</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Khoa Kinh tế và Quản lý</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Giáo sư/2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Kinh tế</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3000" w:type="dxa"/>
-[...5 lines deleted...]
-              <w:rPr/>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="600" w:right="600" w:bottom="600" w:left="600" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -5905,88 +8909,96 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
   <w:themeFontLang w:val="en-US"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Arial" w:cs="Segoe UI"/>
         <w:color w:val="000000"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="VNUA Table">
     <w:name w:val="VNUA Table"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
+      <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="autofit"/>
       <w:tblCellMar>
         <w:top w:w="80" w:type="dxa"/>
         <w:left w:w="80" w:type="dxa"/>
         <w:right w:w="80" w:type="dxa"/>
         <w:bottom w:w="80" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="6" w:color="999999"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="6" w:color="999999"/>
+        <w:top w:val="single" w:sz="6" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tcPr>
+          <w:shd w:val="clear" w:fill="E2E8F0"/>
+        </w:tcPr>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>