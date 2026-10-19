--- v1 (2026-04-13)
+++ v2 (2026-10-19)
@@ -2536,51 +2536,51 @@
         <v>15</v>
       </c>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="20">
       <c r="A42" s="4">
         <v>39</v>
       </c>
       <c r="B42" s="3">
         <v>291</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E42" s="3">
         <v>1939</v>
       </c>
       <c r="F42" s="3" t="s">
         <v>31</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="H42" s="3" t="s">
         <v>32</v>
       </c>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="20">
       <c r="A43" s="4">
         <v>40</v>
       </c>
       <c r="B43" s="3">
         <v>292</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E43" s="3">
         <v>1948</v>
       </c>
       <c r="F43" s="3" t="s">
         <v>38</v>