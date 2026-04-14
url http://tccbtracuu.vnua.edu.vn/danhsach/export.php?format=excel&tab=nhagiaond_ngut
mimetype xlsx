--- v0 (2026-02-25)
+++ v1 (2026-04-14)
@@ -6,51 +6,54 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$J$120</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$3</definedName>
+  </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>DANH SÁCH DANH HIỆU NHÀ GIÁO</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>HO VA TEN</t>
   </si>
   <si>
     <t>GIOI TINH</t>
   </si>
   <si>
     <t>NAM SINH</t>
   </si>
   <si>
@@ -442,111 +445,143 @@
   </si>
   <si>
     <t>Nguyễn Quang Học</t>
   </si>
   <si>
     <t>Phạm Hồng Ngân</t>
   </si>
   <si>
     <t>Nguyễn Văn Song</t>
   </si>
   <si>
     <t>Trần Đình Thao</t>
   </si>
   <si>
     <t>Trịnh Đình Thâu</t>
   </si>
   <si>
     <t>Nguyễn Văn Thọ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="FFE2E8F0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -807,2823 +842,3169 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J120"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:J3"/>
+      <pane ySplit="3" activePane="bottomLeft" state="frozen" topLeftCell="A4"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A120"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" customHeight="1" ht="25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
-      <c r="A4">
+    <row r="4" spans="1:10" customHeight="1" ht="20">
+      <c r="A4" s="4">
         <v>1</v>
       </c>
-      <c r="B4">
+      <c r="B4" s="3">
         <v>122</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="3">
         <v>1918</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="H4">
+      <c r="G4" s="3"/>
+      <c r="H4" s="3">
         <v>1988</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5">
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="20">
+      <c r="A5" s="4">
         <v>2</v>
       </c>
-      <c r="B5">
+      <c r="B5" s="3">
         <v>123</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="3">
         <v>1938</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G5">
+      <c r="G5" s="3">
         <v>1992</v>
       </c>
-      <c r="H5">
+      <c r="H5" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6">
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="20">
+      <c r="A6" s="4">
         <v>3</v>
       </c>
-      <c r="B6">
+      <c r="B6" s="3">
         <v>124</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="3">
         <v>1943</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G6">
+      <c r="G6" s="3">
         <v>2000</v>
       </c>
-      <c r="H6">
+      <c r="H6" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7">
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="20">
+      <c r="A7" s="4">
         <v>4</v>
       </c>
-      <c r="B7">
+      <c r="B7" s="3">
         <v>125</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="3">
         <v>1944</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G7">
+      <c r="G7" s="3">
         <v>2000</v>
       </c>
-      <c r="H7">
+      <c r="H7" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8">
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="20">
+      <c r="A8" s="4">
         <v>5</v>
       </c>
-      <c r="B8">
+      <c r="B8" s="3">
         <v>126</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="3">
         <v>1937</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G8">
+      <c r="G8" s="3">
         <v>1990</v>
       </c>
-      <c r="H8">
+      <c r="H8" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9">
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="20">
+      <c r="A9" s="4">
         <v>6</v>
       </c>
-      <c r="B9">
+      <c r="B9" s="3">
         <v>127</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E9">
+      <c r="E9" s="3">
         <v>1937</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G9">
+      <c r="G9" s="3">
         <v>1990</v>
       </c>
-      <c r="H9">
+      <c r="H9" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10">
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="20">
+      <c r="A10" s="4">
         <v>7</v>
       </c>
-      <c r="B10">
+      <c r="B10" s="3">
         <v>128</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="3">
         <v>1958</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G10">
+      <c r="G10" s="3">
         <v>2010</v>
       </c>
-      <c r="H10">
+      <c r="H10" s="3">
         <v>2017</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11">
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="20">
+      <c r="A11" s="4">
         <v>8</v>
       </c>
-      <c r="B11">
+      <c r="B11" s="3">
         <v>129</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="3">
         <v>1954</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G11">
+      <c r="G11" s="3">
         <v>2008</v>
       </c>
-      <c r="H11">
+      <c r="H11" s="3">
         <v>2017</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="20">
+      <c r="A12" s="4">
         <v>9</v>
       </c>
-      <c r="B12">
+      <c r="B12" s="3">
         <v>130</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="3">
         <v>1935</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G12">
+      <c r="G12" s="3">
         <v>1988</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13">
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="20">
+      <c r="A13" s="4">
         <v>10</v>
       </c>
-      <c r="B13">
+      <c r="B13" s="3">
         <v>131</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="3">
         <v>1934</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G13">
+      <c r="G13" s="3">
         <v>1988</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14">
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="20">
+      <c r="A14" s="4">
         <v>11</v>
       </c>
-      <c r="B14">
+      <c r="B14" s="3">
         <v>132</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="3">
         <v>1933</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G14">
+      <c r="G14" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B15">
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="20">
+      <c r="A15" s="4">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
         <v>133</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="3">
         <v>1932</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G15">
+      <c r="G15" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16">
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="20">
+      <c r="A16" s="4">
         <v>13</v>
       </c>
-      <c r="B16">
+      <c r="B16" s="3">
         <v>134</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="3">
         <v>1934</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G16">
+      <c r="G16" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17">
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="20">
+      <c r="A17" s="4">
         <v>14</v>
       </c>
-      <c r="B17">
+      <c r="B17" s="3">
         <v>135</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17">
+      <c r="D17" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" s="3">
         <v>1932</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G17">
+      <c r="G17" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18">
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="20">
+      <c r="A18" s="4">
         <v>15</v>
       </c>
-      <c r="B18">
+      <c r="B18" s="3">
         <v>136</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="3">
         <v>1935</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G18">
+      <c r="G18" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19">
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="20">
+      <c r="A19" s="4">
         <v>16</v>
       </c>
-      <c r="B19">
+      <c r="B19" s="3">
         <v>137</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="3">
         <v>1935</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G19">
+      <c r="G19" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20">
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="20">
+      <c r="A20" s="4">
         <v>17</v>
       </c>
-      <c r="B20">
+      <c r="B20" s="3">
         <v>138</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="3">
         <v>1936</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G20">
+      <c r="G20" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21">
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3"/>
+    </row>
+    <row r="21" spans="1:10" customHeight="1" ht="20">
+      <c r="A21" s="4">
         <v>18</v>
       </c>
-      <c r="B21">
+      <c r="B21" s="3">
         <v>139</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E21">
+      <c r="E21" s="3">
         <v>1934</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G21">
+      <c r="G21" s="3">
         <v>1990</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22">
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+    </row>
+    <row r="22" spans="1:10" customHeight="1" ht="20">
+      <c r="A22" s="4">
         <v>19</v>
       </c>
-      <c r="B22">
+      <c r="B22" s="3">
         <v>140</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="3">
         <v>1940</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G22">
+      <c r="G22" s="3">
         <v>1992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23">
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+    </row>
+    <row r="23" spans="1:10" customHeight="1" ht="20">
+      <c r="A23" s="4">
         <v>20</v>
       </c>
-      <c r="B23">
+      <c r="B23" s="3">
         <v>141</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="D23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="3">
         <v>1936</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G23">
+      <c r="G23" s="3">
         <v>1992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24">
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+    </row>
+    <row r="24" spans="1:10" customHeight="1" ht="20">
+      <c r="A24" s="4">
         <v>21</v>
       </c>
-      <c r="B24">
+      <c r="B24" s="3">
         <v>142</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="3">
         <v>1937</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G24">
+      <c r="G24" s="3">
         <v>1992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25">
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+    </row>
+    <row r="25" spans="1:10" customHeight="1" ht="20">
+      <c r="A25" s="4">
         <v>22</v>
       </c>
-      <c r="B25">
+      <c r="B25" s="3">
         <v>143</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="3">
         <v>1937</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G25">
+      <c r="G25" s="3">
         <v>1992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26">
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+    </row>
+    <row r="26" spans="1:10" customHeight="1" ht="20">
+      <c r="A26" s="4">
         <v>23</v>
       </c>
-      <c r="B26">
+      <c r="B26" s="3">
         <v>144</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="3">
         <v>1935</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G26">
+      <c r="G26" s="3">
         <v>1992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27">
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+    </row>
+    <row r="27" spans="1:10" customHeight="1" ht="20">
+      <c r="A27" s="4">
         <v>24</v>
       </c>
-      <c r="B27">
+      <c r="B27" s="3">
         <v>145</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E27">
+      <c r="E27" s="3">
         <v>1937</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G27">
+      <c r="G27" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28">
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+    </row>
+    <row r="28" spans="1:10" customHeight="1" ht="20">
+      <c r="A28" s="4">
         <v>25</v>
       </c>
-      <c r="B28">
+      <c r="B28" s="3">
         <v>146</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="3">
         <v>1932</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G28">
+      <c r="G28" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29">
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+    </row>
+    <row r="29" spans="1:10" customHeight="1" ht="20">
+      <c r="A29" s="4">
         <v>26</v>
       </c>
-      <c r="B29">
+      <c r="B29" s="3">
         <v>147</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29">
+      <c r="D29" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="3">
         <v>1935</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G29">
+      <c r="G29" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30">
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+    </row>
+    <row r="30" spans="1:10" customHeight="1" ht="20">
+      <c r="A30" s="4">
         <v>27</v>
       </c>
-      <c r="B30">
+      <c r="B30" s="3">
         <v>148</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="3">
         <v>1934</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G30">
+      <c r="G30" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31">
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+    </row>
+    <row r="31" spans="1:10" customHeight="1" ht="20">
+      <c r="A31" s="4">
         <v>28</v>
       </c>
-      <c r="B31">
+      <c r="B31" s="3">
         <v>149</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="3">
         <v>1933</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G31">
+      <c r="G31" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32">
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+    </row>
+    <row r="32" spans="1:10" customHeight="1" ht="20">
+      <c r="A32" s="4">
         <v>29</v>
       </c>
-      <c r="B32">
+      <c r="B32" s="3">
         <v>150</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="3">
         <v>1935</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G32">
+      <c r="G32" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33">
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+    </row>
+    <row r="33" spans="1:10" customHeight="1" ht="20">
+      <c r="A33" s="4">
         <v>30</v>
       </c>
-      <c r="B33">
+      <c r="B33" s="3">
         <v>151</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="3">
         <v>1937</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G33">
+      <c r="G33" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34">
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+    </row>
+    <row r="34" spans="1:10" customHeight="1" ht="20">
+      <c r="A34" s="4">
         <v>31</v>
       </c>
-      <c r="B34">
+      <c r="B34" s="3">
         <v>152</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="3">
         <v>1934</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G34">
+      <c r="G34" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35">
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+    </row>
+    <row r="35" spans="1:10" customHeight="1" ht="20">
+      <c r="A35" s="4">
         <v>32</v>
       </c>
-      <c r="B35">
+      <c r="B35" s="3">
         <v>153</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="3">
         <v>1937</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G35">
+      <c r="G35" s="3">
         <v>1994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36">
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+    </row>
+    <row r="36" spans="1:10" customHeight="1" ht="20">
+      <c r="A36" s="4">
         <v>33</v>
       </c>
-      <c r="B36">
+      <c r="B36" s="3">
         <v>154</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="3">
         <v>1936</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G36">
+      <c r="G36" s="3">
         <v>1996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37">
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+    </row>
+    <row r="37" spans="1:10" customHeight="1" ht="20">
+      <c r="A37" s="4">
         <v>34</v>
       </c>
-      <c r="B37">
+      <c r="B37" s="3">
         <v>155</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E37">
+      <c r="E37" s="3">
         <v>1947</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="G37">
+      <c r="G37" s="3">
         <v>1996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38">
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="20">
+      <c r="A38" s="4">
         <v>35</v>
       </c>
-      <c r="B38">
+      <c r="B38" s="3">
         <v>156</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E38">
+      <c r="E38" s="3">
         <v>1939</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G38">
+      <c r="G38" s="3">
         <v>1996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39">
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="20">
+      <c r="A39" s="4">
         <v>36</v>
       </c>
-      <c r="B39">
+      <c r="B39" s="3">
         <v>157</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D39" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="3">
         <v>1939</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G39">
+      <c r="G39" s="3">
         <v>1996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40">
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+    </row>
+    <row r="40" spans="1:10" customHeight="1" ht="20">
+      <c r="A40" s="4">
         <v>37</v>
       </c>
-      <c r="B40">
+      <c r="B40" s="3">
         <v>158</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="3">
         <v>1934</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G40">
+      <c r="G40" s="3">
         <v>1996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41">
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+    </row>
+    <row r="41" spans="1:10" customHeight="1" ht="20">
+      <c r="A41" s="4">
         <v>38</v>
       </c>
-      <c r="B41">
+      <c r="B41" s="3">
         <v>159</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="3">
         <v>1941</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G41">
+      <c r="G41" s="3">
         <v>1996</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42">
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+    </row>
+    <row r="42" spans="1:10" customHeight="1" ht="20">
+      <c r="A42" s="4">
         <v>39</v>
       </c>
-      <c r="B42">
+      <c r="B42" s="3">
         <v>160</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D42" t="s">
-[...2 lines deleted...]
-      <c r="E42">
+      <c r="D42" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E42" s="3">
         <v>1937</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G42">
+      <c r="G42" s="3">
         <v>1998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43">
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+    </row>
+    <row r="43" spans="1:10" customHeight="1" ht="20">
+      <c r="A43" s="4">
         <v>40</v>
       </c>
-      <c r="B43">
+      <c r="B43" s="3">
         <v>161</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="3">
         <v>1939</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G43">
+      <c r="G43" s="3">
         <v>1998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44">
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+    </row>
+    <row r="44" spans="1:10" customHeight="1" ht="20">
+      <c r="A44" s="4">
         <v>41</v>
       </c>
-      <c r="B44">
+      <c r="B44" s="3">
         <v>162</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="3">
         <v>1941</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G44">
+      <c r="G44" s="3">
         <v>1998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45">
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+    </row>
+    <row r="45" spans="1:10" customHeight="1" ht="20">
+      <c r="A45" s="4">
         <v>42</v>
       </c>
-      <c r="B45">
+      <c r="B45" s="3">
         <v>163</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45">
+      <c r="D45" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="3">
         <v>1942</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G45">
+      <c r="G45" s="3">
         <v>2000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46">
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
+    </row>
+    <row r="46" spans="1:10" customHeight="1" ht="20">
+      <c r="A46" s="4">
         <v>43</v>
       </c>
-      <c r="B46">
+      <c r="B46" s="3">
         <v>164</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D46" t="s">
-[...2 lines deleted...]
-      <c r="E46">
+      <c r="D46" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="3">
         <v>1942</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G46">
+      <c r="G46" s="3">
         <v>2000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A47">
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+      <c r="J46" s="3"/>
+    </row>
+    <row r="47" spans="1:10" customHeight="1" ht="20">
+      <c r="A47" s="4">
         <v>44</v>
       </c>
-      <c r="B47">
+      <c r="B47" s="3">
         <v>165</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="D47" t="s">
-[...2 lines deleted...]
-      <c r="E47">
+      <c r="D47" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="3">
         <v>1943</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="G47">
+      <c r="G47" s="3">
         <v>2000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48">
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+      <c r="J47" s="3"/>
+    </row>
+    <row r="48" spans="1:10" customHeight="1" ht="20">
+      <c r="A48" s="4">
         <v>45</v>
       </c>
-      <c r="B48">
+      <c r="B48" s="3">
         <v>166</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D48" t="s">
-[...2 lines deleted...]
-      <c r="E48">
+      <c r="D48" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E48" s="3">
         <v>1939</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G48">
+      <c r="G48" s="3">
         <v>2000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A49">
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+      <c r="J48" s="3"/>
+    </row>
+    <row r="49" spans="1:10" customHeight="1" ht="20">
+      <c r="A49" s="4">
         <v>46</v>
       </c>
-      <c r="B49">
+      <c r="B49" s="3">
         <v>167</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49">
+      <c r="D49" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E49" s="3">
         <v>1941</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G49">
+      <c r="G49" s="3">
         <v>2000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50">
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+      <c r="J49" s="3"/>
+    </row>
+    <row r="50" spans="1:10" customHeight="1" ht="20">
+      <c r="A50" s="4">
         <v>47</v>
       </c>
-      <c r="B50">
+      <c r="B50" s="3">
         <v>168</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="D50" t="s">
-[...2 lines deleted...]
-      <c r="E50">
+      <c r="D50" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="3">
         <v>1946</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F50" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G50">
+      <c r="G50" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51">
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
+      <c r="J50" s="3"/>
+    </row>
+    <row r="51" spans="1:10" customHeight="1" ht="20">
+      <c r="A51" s="4">
         <v>48</v>
       </c>
-      <c r="B51">
+      <c r="B51" s="3">
         <v>169</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="D51" t="s">
-[...2 lines deleted...]
-      <c r="E51">
+      <c r="D51" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="3">
         <v>1946</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="G51">
+      <c r="G51" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A52">
+      <c r="H51" s="3"/>
+      <c r="I51" s="3"/>
+      <c r="J51" s="3"/>
+    </row>
+    <row r="52" spans="1:10" customHeight="1" ht="20">
+      <c r="A52" s="4">
         <v>49</v>
       </c>
-      <c r="B52">
+      <c r="B52" s="3">
         <v>170</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="D52" t="s">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="D52" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="3">
         <v>1942</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G52">
+      <c r="G52" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A53">
+      <c r="H52" s="3"/>
+      <c r="I52" s="3"/>
+      <c r="J52" s="3"/>
+    </row>
+    <row r="53" spans="1:10" customHeight="1" ht="20">
+      <c r="A53" s="4">
         <v>50</v>
       </c>
-      <c r="B53">
+      <c r="B53" s="3">
         <v>171</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="D53" t="s">
-[...2 lines deleted...]
-      <c r="E53">
+      <c r="D53" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E53" s="3">
         <v>1941</v>
       </c>
-      <c r="F53" t="s">
+      <c r="F53" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G53">
+      <c r="G53" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A54">
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+    </row>
+    <row r="54" spans="1:10" customHeight="1" ht="20">
+      <c r="A54" s="4">
         <v>51</v>
       </c>
-      <c r="B54">
+      <c r="B54" s="3">
         <v>172</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="D54" t="s">
-[...2 lines deleted...]
-      <c r="E54">
+      <c r="D54" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="3">
         <v>1943</v>
       </c>
-      <c r="F54" t="s">
+      <c r="F54" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G54">
+      <c r="G54" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55">
+      <c r="H54" s="3"/>
+      <c r="I54" s="3"/>
+      <c r="J54" s="3"/>
+    </row>
+    <row r="55" spans="1:10" customHeight="1" ht="20">
+      <c r="A55" s="4">
         <v>52</v>
       </c>
-      <c r="B55">
+      <c r="B55" s="3">
         <v>173</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D55" t="s">
-[...2 lines deleted...]
-      <c r="E55">
+      <c r="D55" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E55" s="3">
         <v>1942</v>
       </c>
-      <c r="F55" t="s">
+      <c r="F55" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G55">
+      <c r="G55" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A56">
+      <c r="H55" s="3"/>
+      <c r="I55" s="3"/>
+      <c r="J55" s="3"/>
+    </row>
+    <row r="56" spans="1:10" customHeight="1" ht="20">
+      <c r="A56" s="4">
         <v>53</v>
       </c>
-      <c r="B56">
+      <c r="B56" s="3">
         <v>174</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="D56" t="s">
-[...2 lines deleted...]
-      <c r="E56">
+      <c r="D56" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E56" s="3">
         <v>1943</v>
       </c>
-      <c r="F56" t="s">
+      <c r="F56" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G56">
+      <c r="G56" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A57">
+      <c r="H56" s="3"/>
+      <c r="I56" s="3"/>
+      <c r="J56" s="3"/>
+    </row>
+    <row r="57" spans="1:10" customHeight="1" ht="20">
+      <c r="A57" s="4">
         <v>54</v>
       </c>
-      <c r="B57">
+      <c r="B57" s="3">
         <v>175</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C57" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="D57" t="s">
-[...2 lines deleted...]
-      <c r="E57">
+      <c r="D57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="3">
         <v>1943</v>
       </c>
-      <c r="F57" t="s">
+      <c r="F57" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G57">
+      <c r="G57" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A58">
+      <c r="H57" s="3"/>
+      <c r="I57" s="3"/>
+      <c r="J57" s="3"/>
+    </row>
+    <row r="58" spans="1:10" customHeight="1" ht="20">
+      <c r="A58" s="4">
         <v>55</v>
       </c>
-      <c r="B58">
+      <c r="B58" s="3">
         <v>176</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C58" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="D58" t="s">
-[...2 lines deleted...]
-      <c r="E58">
+      <c r="D58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="3">
         <v>1944</v>
       </c>
-      <c r="F58" t="s">
+      <c r="F58" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G58">
+      <c r="G58" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A59">
+      <c r="H58" s="3"/>
+      <c r="I58" s="3"/>
+      <c r="J58" s="3"/>
+    </row>
+    <row r="59" spans="1:10" customHeight="1" ht="20">
+      <c r="A59" s="4">
         <v>56</v>
       </c>
-      <c r="B59">
+      <c r="B59" s="3">
         <v>177</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D59" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E59">
+      <c r="E59" s="3">
         <v>1944</v>
       </c>
-      <c r="F59" t="s">
+      <c r="F59" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="G59">
+      <c r="G59" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A60">
+      <c r="H59" s="3"/>
+      <c r="I59" s="3"/>
+      <c r="J59" s="3"/>
+    </row>
+    <row r="60" spans="1:10" customHeight="1" ht="20">
+      <c r="A60" s="4">
         <v>57</v>
       </c>
-      <c r="B60">
+      <c r="B60" s="3">
         <v>178</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C60" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="D60" t="s">
-[...2 lines deleted...]
-      <c r="E60">
+      <c r="D60" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="3">
         <v>1942</v>
       </c>
-      <c r="F60" t="s">
+      <c r="F60" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G60">
+      <c r="G60" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A61">
+      <c r="H60" s="3"/>
+      <c r="I60" s="3"/>
+      <c r="J60" s="3"/>
+    </row>
+    <row r="61" spans="1:10" customHeight="1" ht="20">
+      <c r="A61" s="4">
         <v>58</v>
       </c>
-      <c r="B61">
+      <c r="B61" s="3">
         <v>179</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C61" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D61" t="s">
-[...2 lines deleted...]
-      <c r="E61">
+      <c r="D61" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="3">
         <v>1941</v>
       </c>
-      <c r="F61" t="s">
+      <c r="F61" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G61">
+      <c r="G61" s="3">
         <v>2002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A62">
+      <c r="H61" s="3"/>
+      <c r="I61" s="3"/>
+      <c r="J61" s="3"/>
+    </row>
+    <row r="62" spans="1:10" customHeight="1" ht="20">
+      <c r="A62" s="4">
         <v>59</v>
       </c>
-      <c r="B62">
+      <c r="B62" s="3">
         <v>180</v>
       </c>
-      <c r="C62" t="s">
+      <c r="C62" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="D62" t="s">
+      <c r="D62" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E62">
+      <c r="E62" s="3">
         <v>1954</v>
       </c>
-      <c r="F62" t="s">
+      <c r="F62" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G62">
+      <c r="G62" s="3">
         <v>2006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A63">
+      <c r="H62" s="3"/>
+      <c r="I62" s="3"/>
+      <c r="J62" s="3"/>
+    </row>
+    <row r="63" spans="1:10" customHeight="1" ht="20">
+      <c r="A63" s="4">
         <v>60</v>
       </c>
-      <c r="B63">
+      <c r="B63" s="3">
         <v>181</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C63" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="D63" t="s">
+      <c r="D63" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E63">
+      <c r="E63" s="3">
         <v>1951</v>
       </c>
-      <c r="F63" t="s">
+      <c r="F63" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G63">
+      <c r="G63" s="3">
         <v>2006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A64">
+      <c r="H63" s="3"/>
+      <c r="I63" s="3"/>
+      <c r="J63" s="3"/>
+    </row>
+    <row r="64" spans="1:10" customHeight="1" ht="20">
+      <c r="A64" s="4">
         <v>61</v>
       </c>
-      <c r="B64">
+      <c r="B64" s="3">
         <v>182</v>
       </c>
-      <c r="C64" t="s">
+      <c r="C64" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="D64" t="s">
+      <c r="D64" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E64">
+      <c r="E64" s="3">
         <v>1952</v>
       </c>
-      <c r="F64" t="s">
+      <c r="F64" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G64">
+      <c r="G64" s="3">
         <v>2006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A65">
+      <c r="H64" s="3"/>
+      <c r="I64" s="3"/>
+      <c r="J64" s="3"/>
+    </row>
+    <row r="65" spans="1:10" customHeight="1" ht="20">
+      <c r="A65" s="4">
         <v>62</v>
       </c>
-      <c r="B65">
+      <c r="B65" s="3">
         <v>183</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="D65" t="s">
-[...2 lines deleted...]
-      <c r="E65">
+      <c r="D65" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="3">
         <v>1956</v>
       </c>
-      <c r="F65" t="s">
+      <c r="F65" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G65">
+      <c r="G65" s="3">
         <v>2006</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A66">
+      <c r="H65" s="3"/>
+      <c r="I65" s="3"/>
+      <c r="J65" s="3"/>
+    </row>
+    <row r="66" spans="1:10" customHeight="1" ht="20">
+      <c r="A66" s="4">
         <v>63</v>
       </c>
-      <c r="B66">
+      <c r="B66" s="3">
         <v>184</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C66" s="3" t="s">
         <v>87</v>
       </c>
-      <c r="D66" t="s">
-[...2 lines deleted...]
-      <c r="E66">
+      <c r="D66" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E66" s="3">
         <v>1935</v>
       </c>
-      <c r="F66" t="s">
+      <c r="F66" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G66">
+      <c r="G66" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A67">
+      <c r="H66" s="3"/>
+      <c r="I66" s="3"/>
+      <c r="J66" s="3"/>
+    </row>
+    <row r="67" spans="1:10" customHeight="1" ht="20">
+      <c r="A67" s="4">
         <v>64</v>
       </c>
-      <c r="B67">
+      <c r="B67" s="3">
         <v>185</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C67" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67">
+      <c r="D67" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E67" s="3">
         <v>1953</v>
       </c>
-      <c r="F67" t="s">
+      <c r="F67" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G67">
+      <c r="G67" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A68">
+      <c r="H67" s="3"/>
+      <c r="I67" s="3"/>
+      <c r="J67" s="3"/>
+    </row>
+    <row r="68" spans="1:10" customHeight="1" ht="20">
+      <c r="A68" s="4">
         <v>65</v>
       </c>
-      <c r="B68">
+      <c r="B68" s="3">
         <v>186</v>
       </c>
-      <c r="C68" t="s">
+      <c r="C68" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="D68" t="s">
-[...2 lines deleted...]
-      <c r="E68">
+      <c r="D68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="3">
         <v>1955</v>
       </c>
-      <c r="F68" t="s">
+      <c r="F68" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="G68">
+      <c r="G68" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A69">
+      <c r="H68" s="3"/>
+      <c r="I68" s="3"/>
+      <c r="J68" s="3"/>
+    </row>
+    <row r="69" spans="1:10" customHeight="1" ht="20">
+      <c r="A69" s="4">
         <v>66</v>
       </c>
-      <c r="B69">
+      <c r="B69" s="3">
         <v>187</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C69" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69">
+      <c r="D69" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="3">
         <v>1950</v>
       </c>
-      <c r="F69" t="s">
+      <c r="F69" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G69">
+      <c r="G69" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A70">
+      <c r="H69" s="3"/>
+      <c r="I69" s="3"/>
+      <c r="J69" s="3"/>
+    </row>
+    <row r="70" spans="1:10" customHeight="1" ht="20">
+      <c r="A70" s="4">
         <v>67</v>
       </c>
-      <c r="B70">
+      <c r="B70" s="3">
         <v>188</v>
       </c>
-      <c r="C70" t="s">
+      <c r="C70" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="D70" t="s">
-[...2 lines deleted...]
-      <c r="E70">
+      <c r="D70" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="3">
         <v>1937</v>
       </c>
-      <c r="F70" t="s">
+      <c r="F70" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G70">
+      <c r="G70" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A71">
+      <c r="H70" s="3"/>
+      <c r="I70" s="3"/>
+      <c r="J70" s="3"/>
+    </row>
+    <row r="71" spans="1:10" customHeight="1" ht="20">
+      <c r="A71" s="4">
         <v>68</v>
       </c>
-      <c r="B71">
+      <c r="B71" s="3">
         <v>189</v>
       </c>
-      <c r="C71" t="s">
+      <c r="C71" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="D71" t="s">
-[...2 lines deleted...]
-      <c r="E71">
+      <c r="D71" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E71" s="3">
         <v>1955</v>
       </c>
-      <c r="F71" t="s">
+      <c r="F71" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G71">
+      <c r="G71" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A72">
+      <c r="H71" s="3"/>
+      <c r="I71" s="3"/>
+      <c r="J71" s="3"/>
+    </row>
+    <row r="72" spans="1:10" customHeight="1" ht="20">
+      <c r="A72" s="4">
         <v>69</v>
       </c>
-      <c r="B72">
+      <c r="B72" s="3">
         <v>190</v>
       </c>
-      <c r="C72" t="s">
+      <c r="C72" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D72" t="s">
+      <c r="D72" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E72">
+      <c r="E72" s="3">
         <v>1952</v>
       </c>
-      <c r="F72" t="s">
+      <c r="F72" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G72">
+      <c r="G72" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A73">
+      <c r="H72" s="3"/>
+      <c r="I72" s="3"/>
+      <c r="J72" s="3"/>
+    </row>
+    <row r="73" spans="1:10" customHeight="1" ht="20">
+      <c r="A73" s="4">
         <v>70</v>
       </c>
-      <c r="B73">
+      <c r="B73" s="3">
         <v>191</v>
       </c>
-      <c r="C73" t="s">
+      <c r="C73" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="D73" t="s">
-[...2 lines deleted...]
-      <c r="E73">
+      <c r="D73" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E73" s="3">
         <v>1952</v>
       </c>
-      <c r="F73" t="s">
+      <c r="F73" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G73">
+      <c r="G73" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A74">
+      <c r="H73" s="3"/>
+      <c r="I73" s="3"/>
+      <c r="J73" s="3"/>
+    </row>
+    <row r="74" spans="1:10" customHeight="1" ht="20">
+      <c r="A74" s="4">
         <v>71</v>
       </c>
-      <c r="B74">
+      <c r="B74" s="3">
         <v>192</v>
       </c>
-      <c r="C74" t="s">
+      <c r="C74" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D74" t="s">
-[...2 lines deleted...]
-      <c r="E74">
+      <c r="D74" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E74" s="3">
         <v>1952</v>
       </c>
-      <c r="F74" t="s">
+      <c r="F74" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="G74">
+      <c r="G74" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A75">
+      <c r="H74" s="3"/>
+      <c r="I74" s="3"/>
+      <c r="J74" s="3"/>
+    </row>
+    <row r="75" spans="1:10" customHeight="1" ht="20">
+      <c r="A75" s="4">
         <v>72</v>
       </c>
-      <c r="B75">
+      <c r="B75" s="3">
         <v>193</v>
       </c>
-      <c r="C75" t="s">
+      <c r="C75" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="D75" t="s">
+      <c r="D75" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E75">
+      <c r="E75" s="3">
         <v>1945</v>
       </c>
-      <c r="F75" t="s">
+      <c r="F75" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G75">
+      <c r="G75" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A76">
+      <c r="H75" s="3"/>
+      <c r="I75" s="3"/>
+      <c r="J75" s="3"/>
+    </row>
+    <row r="76" spans="1:10" customHeight="1" ht="20">
+      <c r="A76" s="4">
         <v>73</v>
       </c>
-      <c r="B76">
+      <c r="B76" s="3">
         <v>194</v>
       </c>
-      <c r="C76" t="s">
+      <c r="C76" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D76" t="s">
+      <c r="D76" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E76">
+      <c r="E76" s="3">
         <v>1955</v>
       </c>
-      <c r="F76" t="s">
+      <c r="F76" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="G76">
+      <c r="G76" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A77">
+      <c r="H76" s="3"/>
+      <c r="I76" s="3"/>
+      <c r="J76" s="3"/>
+    </row>
+    <row r="77" spans="1:10" customHeight="1" ht="20">
+      <c r="A77" s="4">
         <v>74</v>
       </c>
-      <c r="B77">
+      <c r="B77" s="3">
         <v>195</v>
       </c>
-      <c r="C77" t="s">
+      <c r="C77" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="D77" t="s">
+      <c r="D77" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E77">
+      <c r="E77" s="3">
         <v>1954</v>
       </c>
-      <c r="F77" t="s">
+      <c r="F77" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G77">
+      <c r="G77" s="3">
         <v>2008</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A78">
+      <c r="H77" s="3"/>
+      <c r="I77" s="3"/>
+      <c r="J77" s="3"/>
+    </row>
+    <row r="78" spans="1:10" customHeight="1" ht="20">
+      <c r="A78" s="4">
         <v>75</v>
       </c>
-      <c r="B78">
+      <c r="B78" s="3">
         <v>196</v>
       </c>
-      <c r="C78" t="s">
+      <c r="C78" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D78" t="s">
+      <c r="D78" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E78">
+      <c r="E78" s="3">
         <v>1957</v>
       </c>
-      <c r="F78" t="s">
+      <c r="F78" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G78">
+      <c r="G78" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A79">
+      <c r="H78" s="3"/>
+      <c r="I78" s="3"/>
+      <c r="J78" s="3"/>
+    </row>
+    <row r="79" spans="1:10" customHeight="1" ht="20">
+      <c r="A79" s="4">
         <v>76</v>
       </c>
-      <c r="B79">
+      <c r="B79" s="3">
         <v>197</v>
       </c>
-      <c r="C79" t="s">
+      <c r="C79" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="D79" t="s">
-[...2 lines deleted...]
-      <c r="E79">
+      <c r="D79" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E79" s="3">
         <v>1955</v>
       </c>
-      <c r="F79" t="s">
+      <c r="F79" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G79">
+      <c r="G79" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A80">
+      <c r="H79" s="3"/>
+      <c r="I79" s="3"/>
+      <c r="J79" s="3"/>
+    </row>
+    <row r="80" spans="1:10" customHeight="1" ht="20">
+      <c r="A80" s="4">
         <v>77</v>
       </c>
-      <c r="B80">
+      <c r="B80" s="3">
         <v>198</v>
       </c>
-      <c r="C80" t="s">
+      <c r="C80" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="D80" t="s">
-[...2 lines deleted...]
-      <c r="E80">
+      <c r="D80" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E80" s="3">
         <v>1940</v>
       </c>
-      <c r="F80" t="s">
+      <c r="F80" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G80">
+      <c r="G80" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A81">
+      <c r="H80" s="3"/>
+      <c r="I80" s="3"/>
+      <c r="J80" s="3"/>
+    </row>
+    <row r="81" spans="1:10" customHeight="1" ht="20">
+      <c r="A81" s="4">
         <v>78</v>
       </c>
-      <c r="B81">
+      <c r="B81" s="3">
         <v>199</v>
       </c>
-      <c r="C81" t="s">
+      <c r="C81" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D81" t="s">
-[...2 lines deleted...]
-      <c r="E81">
+      <c r="D81" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E81" s="3">
         <v>1936</v>
       </c>
-      <c r="F81" t="s">
+      <c r="F81" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G81">
+      <c r="G81" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A82">
+      <c r="H81" s="3"/>
+      <c r="I81" s="3"/>
+      <c r="J81" s="3"/>
+    </row>
+    <row r="82" spans="1:10" customHeight="1" ht="20">
+      <c r="A82" s="4">
         <v>79</v>
       </c>
-      <c r="B82">
+      <c r="B82" s="3">
         <v>200</v>
       </c>
-      <c r="C82" t="s">
+      <c r="C82" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="D82" t="s">
-[...2 lines deleted...]
-      <c r="E82">
+      <c r="D82" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E82" s="3">
         <v>1951</v>
       </c>
-      <c r="F82" t="s">
+      <c r="F82" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G82">
+      <c r="G82" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A83">
+      <c r="H82" s="3"/>
+      <c r="I82" s="3"/>
+      <c r="J82" s="3"/>
+    </row>
+    <row r="83" spans="1:10" customHeight="1" ht="20">
+      <c r="A83" s="4">
         <v>80</v>
       </c>
-      <c r="B83">
+      <c r="B83" s="3">
         <v>201</v>
       </c>
-      <c r="C83" t="s">
+      <c r="C83" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D83" t="s">
-[...2 lines deleted...]
-      <c r="E83">
+      <c r="D83" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E83" s="3">
         <v>1942</v>
       </c>
-      <c r="F83" t="s">
+      <c r="F83" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G83">
+      <c r="G83" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A84">
+      <c r="H83" s="3"/>
+      <c r="I83" s="3"/>
+      <c r="J83" s="3"/>
+    </row>
+    <row r="84" spans="1:10" customHeight="1" ht="20">
+      <c r="A84" s="4">
         <v>81</v>
       </c>
-      <c r="B84">
+      <c r="B84" s="3">
         <v>202</v>
       </c>
-      <c r="C84" t="s">
+      <c r="C84" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D84" t="s">
-[...2 lines deleted...]
-      <c r="E84">
+      <c r="D84" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E84" s="3">
         <v>1956</v>
       </c>
-      <c r="F84" t="s">
+      <c r="F84" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G84">
+      <c r="G84" s="3">
         <v>2010</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A85">
+      <c r="H84" s="3"/>
+      <c r="I84" s="3"/>
+      <c r="J84" s="3"/>
+    </row>
+    <row r="85" spans="1:10" customHeight="1" ht="20">
+      <c r="A85" s="4">
         <v>82</v>
       </c>
-      <c r="B85">
+      <c r="B85" s="3">
         <v>203</v>
       </c>
-      <c r="C85" t="s">
+      <c r="C85" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D85" t="s">
-[...2 lines deleted...]
-      <c r="E85">
+      <c r="D85" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E85" s="3">
         <v>1957</v>
       </c>
-      <c r="F85" t="s">
+      <c r="F85" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G85">
+      <c r="G85" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A86">
+      <c r="H85" s="3"/>
+      <c r="I85" s="3"/>
+      <c r="J85" s="3"/>
+    </row>
+    <row r="86" spans="1:10" customHeight="1" ht="20">
+      <c r="A86" s="4">
         <v>83</v>
       </c>
-      <c r="B86">
+      <c r="B86" s="3">
         <v>204</v>
       </c>
-      <c r="C86" t="s">
+      <c r="C86" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="D86" t="s">
-[...2 lines deleted...]
-      <c r="E86">
+      <c r="D86" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="3">
         <v>1948</v>
       </c>
-      <c r="F86" t="s">
+      <c r="F86" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G86">
+      <c r="G86" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A87">
+      <c r="H86" s="3"/>
+      <c r="I86" s="3"/>
+      <c r="J86" s="3"/>
+    </row>
+    <row r="87" spans="1:10" customHeight="1" ht="20">
+      <c r="A87" s="4">
         <v>84</v>
       </c>
-      <c r="B87">
+      <c r="B87" s="3">
         <v>205</v>
       </c>
-      <c r="C87" t="s">
+      <c r="C87" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="D87" t="s">
-[...2 lines deleted...]
-      <c r="E87">
+      <c r="D87" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E87" s="3">
         <v>1951</v>
       </c>
-      <c r="F87" t="s">
+      <c r="F87" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G87">
+      <c r="G87" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A88">
+      <c r="H87" s="3"/>
+      <c r="I87" s="3"/>
+      <c r="J87" s="3"/>
+    </row>
+    <row r="88" spans="1:10" customHeight="1" ht="20">
+      <c r="A88" s="4">
         <v>85</v>
       </c>
-      <c r="B88">
+      <c r="B88" s="3">
         <v>206</v>
       </c>
-      <c r="C88" t="s">
+      <c r="C88" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="D88" t="s">
-[...2 lines deleted...]
-      <c r="E88">
+      <c r="D88" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E88" s="3">
         <v>1954</v>
       </c>
-      <c r="F88" t="s">
+      <c r="F88" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G88">
+      <c r="G88" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89">
+      <c r="H88" s="3"/>
+      <c r="I88" s="3"/>
+      <c r="J88" s="3"/>
+    </row>
+    <row r="89" spans="1:10" customHeight="1" ht="20">
+      <c r="A89" s="4">
         <v>86</v>
       </c>
-      <c r="B89">
+      <c r="B89" s="3">
         <v>207</v>
       </c>
-      <c r="C89" t="s">
+      <c r="C89" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="D89" t="s">
-[...2 lines deleted...]
-      <c r="E89">
+      <c r="D89" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E89" s="3">
         <v>1957</v>
       </c>
-      <c r="F89" t="s">
+      <c r="F89" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G89">
+      <c r="G89" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A90">
+      <c r="H89" s="3"/>
+      <c r="I89" s="3"/>
+      <c r="J89" s="3"/>
+    </row>
+    <row r="90" spans="1:10" customHeight="1" ht="20">
+      <c r="A90" s="4">
         <v>87</v>
       </c>
-      <c r="B90">
+      <c r="B90" s="3">
         <v>208</v>
       </c>
-      <c r="C90" t="s">
+      <c r="C90" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="D90" t="s">
-[...2 lines deleted...]
-      <c r="E90">
+      <c r="D90" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E90" s="3">
         <v>1954</v>
       </c>
-      <c r="F90" t="s">
+      <c r="F90" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G90">
+      <c r="G90" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A91">
+      <c r="H90" s="3"/>
+      <c r="I90" s="3"/>
+      <c r="J90" s="3"/>
+    </row>
+    <row r="91" spans="1:10" customHeight="1" ht="20">
+      <c r="A91" s="4">
         <v>88</v>
       </c>
-      <c r="B91">
+      <c r="B91" s="3">
         <v>209</v>
       </c>
-      <c r="C91" t="s">
+      <c r="C91" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="D91" t="s">
-[...2 lines deleted...]
-      <c r="E91">
+      <c r="D91" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="3">
         <v>1955</v>
       </c>
-      <c r="F91" t="s">
+      <c r="F91" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G91">
+      <c r="G91" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A92">
+      <c r="H91" s="3"/>
+      <c r="I91" s="3"/>
+      <c r="J91" s="3"/>
+    </row>
+    <row r="92" spans="1:10" customHeight="1" ht="20">
+      <c r="A92" s="4">
         <v>89</v>
       </c>
-      <c r="B92">
+      <c r="B92" s="3">
         <v>210</v>
       </c>
-      <c r="C92" t="s">
+      <c r="C92" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D92" t="s">
-[...2 lines deleted...]
-      <c r="E92">
+      <c r="D92" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E92" s="3">
         <v>1956</v>
       </c>
-      <c r="F92" t="s">
+      <c r="F92" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G92">
+      <c r="G92" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93">
+      <c r="H92" s="3"/>
+      <c r="I92" s="3"/>
+      <c r="J92" s="3"/>
+    </row>
+    <row r="93" spans="1:10" customHeight="1" ht="20">
+      <c r="A93" s="4">
         <v>90</v>
       </c>
-      <c r="B93">
+      <c r="B93" s="3">
         <v>211</v>
       </c>
-      <c r="C93" t="s">
+      <c r="C93" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="D93" t="s">
-[...2 lines deleted...]
-      <c r="E93">
+      <c r="D93" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E93" s="3">
         <v>1954</v>
       </c>
-      <c r="F93" t="s">
+      <c r="F93" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G93">
+      <c r="G93" s="3">
         <v>2012</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A94">
+      <c r="H93" s="3"/>
+      <c r="I93" s="3"/>
+      <c r="J93" s="3"/>
+    </row>
+    <row r="94" spans="1:10" customHeight="1" ht="20">
+      <c r="A94" s="4">
         <v>91</v>
       </c>
-      <c r="B94">
+      <c r="B94" s="3">
         <v>212</v>
       </c>
-      <c r="C94" t="s">
+      <c r="C94" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D94" t="s">
+      <c r="D94" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E94">
+      <c r="E94" s="3">
         <v>1958</v>
       </c>
-      <c r="F94" t="s">
+      <c r="F94" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G94">
+      <c r="G94" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A95">
+      <c r="H94" s="3"/>
+      <c r="I94" s="3"/>
+      <c r="J94" s="3"/>
+    </row>
+    <row r="95" spans="1:10" customHeight="1" ht="20">
+      <c r="A95" s="4">
         <v>92</v>
       </c>
-      <c r="B95">
+      <c r="B95" s="3">
         <v>213</v>
       </c>
-      <c r="C95" t="s">
+      <c r="C95" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="D95" t="s">
-[...2 lines deleted...]
-      <c r="E95">
+      <c r="D95" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E95" s="3">
         <v>1951</v>
       </c>
-      <c r="F95" t="s">
+      <c r="F95" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G95">
+      <c r="G95" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A96">
+      <c r="H95" s="3"/>
+      <c r="I95" s="3"/>
+      <c r="J95" s="3"/>
+    </row>
+    <row r="96" spans="1:10" customHeight="1" ht="20">
+      <c r="A96" s="4">
         <v>93</v>
       </c>
-      <c r="B96">
+      <c r="B96" s="3">
         <v>214</v>
       </c>
-      <c r="C96" t="s">
+      <c r="C96" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="D96" t="s">
-[...2 lines deleted...]
-      <c r="E96">
+      <c r="D96" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E96" s="3">
         <v>1953</v>
       </c>
-      <c r="F96" t="s">
+      <c r="F96" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="G96">
+      <c r="G96" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A97">
+      <c r="H96" s="3"/>
+      <c r="I96" s="3"/>
+      <c r="J96" s="3"/>
+    </row>
+    <row r="97" spans="1:10" customHeight="1" ht="20">
+      <c r="A97" s="4">
         <v>94</v>
       </c>
-      <c r="B97">
+      <c r="B97" s="3">
         <v>215</v>
       </c>
-      <c r="C97" t="s">
+      <c r="C97" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="D97" t="s">
-[...2 lines deleted...]
-      <c r="E97">
+      <c r="D97" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E97" s="3">
         <v>1953</v>
       </c>
-      <c r="F97" t="s">
+      <c r="F97" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="G97">
+      <c r="G97" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A98">
+      <c r="H97" s="3"/>
+      <c r="I97" s="3"/>
+      <c r="J97" s="3"/>
+    </row>
+    <row r="98" spans="1:10" customHeight="1" ht="20">
+      <c r="A98" s="4">
         <v>95</v>
       </c>
-      <c r="B98">
+      <c r="B98" s="3">
         <v>216</v>
       </c>
-      <c r="C98" t="s">
+      <c r="C98" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D98" t="s">
-[...2 lines deleted...]
-      <c r="E98">
+      <c r="D98" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E98" s="3">
         <v>1954</v>
       </c>
-      <c r="F98" t="s">
+      <c r="F98" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G98">
+      <c r="G98" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A99">
+      <c r="H98" s="3"/>
+      <c r="I98" s="3"/>
+      <c r="J98" s="3"/>
+    </row>
+    <row r="99" spans="1:10" customHeight="1" ht="20">
+      <c r="A99" s="4">
         <v>96</v>
       </c>
-      <c r="B99">
+      <c r="B99" s="3">
         <v>217</v>
       </c>
-      <c r="C99" t="s">
+      <c r="C99" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="D99" t="s">
-[...2 lines deleted...]
-      <c r="E99">
+      <c r="D99" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E99" s="3">
         <v>1956</v>
       </c>
-      <c r="F99" t="s">
+      <c r="F99" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G99">
+      <c r="G99" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A100">
+      <c r="H99" s="3"/>
+      <c r="I99" s="3"/>
+      <c r="J99" s="3"/>
+    </row>
+    <row r="100" spans="1:10" customHeight="1" ht="20">
+      <c r="A100" s="4">
         <v>97</v>
       </c>
-      <c r="B100">
+      <c r="B100" s="3">
         <v>218</v>
       </c>
-      <c r="C100" t="s">
+      <c r="C100" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D100" t="s">
-[...2 lines deleted...]
-      <c r="E100">
+      <c r="D100" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="3">
         <v>1954</v>
       </c>
-      <c r="F100" t="s">
+      <c r="F100" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G100">
+      <c r="G100" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A101">
+      <c r="H100" s="3"/>
+      <c r="I100" s="3"/>
+      <c r="J100" s="3"/>
+    </row>
+    <row r="101" spans="1:10" customHeight="1" ht="20">
+      <c r="A101" s="4">
         <v>98</v>
       </c>
-      <c r="B101">
+      <c r="B101" s="3">
         <v>219</v>
       </c>
-      <c r="C101" t="s">
+      <c r="C101" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="D101" t="s">
-[...2 lines deleted...]
-      <c r="E101">
+      <c r="D101" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E101" s="3">
         <v>1955</v>
       </c>
-      <c r="F101" t="s">
+      <c r="F101" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="G101">
+      <c r="G101" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A102">
+      <c r="H101" s="3"/>
+      <c r="I101" s="3"/>
+      <c r="J101" s="3"/>
+    </row>
+    <row r="102" spans="1:10" customHeight="1" ht="20">
+      <c r="A102" s="4">
         <v>99</v>
       </c>
-      <c r="B102">
+      <c r="B102" s="3">
         <v>220</v>
       </c>
-      <c r="C102" t="s">
+      <c r="C102" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="D102" t="s">
-[...2 lines deleted...]
-      <c r="E102">
+      <c r="D102" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E102" s="3">
         <v>1958</v>
       </c>
-      <c r="F102" t="s">
+      <c r="F102" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G102">
+      <c r="G102" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A103">
+      <c r="H102" s="3"/>
+      <c r="I102" s="3"/>
+      <c r="J102" s="3"/>
+    </row>
+    <row r="103" spans="1:10" customHeight="1" ht="20">
+      <c r="A103" s="4">
         <v>100</v>
       </c>
-      <c r="B103">
+      <c r="B103" s="3">
         <v>221</v>
       </c>
-      <c r="C103" t="s">
+      <c r="C103" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="D103" t="s">
-[...2 lines deleted...]
-      <c r="E103">
+      <c r="D103" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E103" s="3">
         <v>1959</v>
       </c>
-      <c r="F103" t="s">
+      <c r="F103" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G103">
+      <c r="G103" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A104">
+      <c r="H103" s="3"/>
+      <c r="I103" s="3"/>
+      <c r="J103" s="3"/>
+    </row>
+    <row r="104" spans="1:10" customHeight="1" ht="20">
+      <c r="A104" s="4">
         <v>101</v>
       </c>
-      <c r="B104">
+      <c r="B104" s="3">
         <v>222</v>
       </c>
-      <c r="C104" t="s">
+      <c r="C104" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D104" t="s">
-[...2 lines deleted...]
-      <c r="E104">
+      <c r="D104" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E104" s="3">
         <v>1954</v>
       </c>
-      <c r="F104" t="s">
+      <c r="F104" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G104">
+      <c r="G104" s="3">
         <v>2014</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A105">
+      <c r="H104" s="3"/>
+      <c r="I104" s="3"/>
+      <c r="J104" s="3"/>
+    </row>
+    <row r="105" spans="1:10" customHeight="1" ht="20">
+      <c r="A105" s="4">
         <v>102</v>
       </c>
-      <c r="B105">
+      <c r="B105" s="3">
         <v>223</v>
       </c>
-      <c r="C105" t="s">
+      <c r="C105" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="D105" t="s">
-[...2 lines deleted...]
-      <c r="E105">
+      <c r="D105" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E105" s="3">
         <v>1953</v>
       </c>
-      <c r="F105" t="s">
+      <c r="F105" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G105">
+      <c r="G105" s="3">
         <v>2017</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A106">
+      <c r="H105" s="3"/>
+      <c r="I105" s="3"/>
+      <c r="J105" s="3"/>
+    </row>
+    <row r="106" spans="1:10" customHeight="1" ht="20">
+      <c r="A106" s="4">
         <v>103</v>
       </c>
-      <c r="B106">
+      <c r="B106" s="3">
         <v>224</v>
       </c>
-      <c r="C106" t="s">
+      <c r="C106" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D106" t="s">
+      <c r="D106" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E106">
+      <c r="E106" s="3">
         <v>1973</v>
       </c>
-      <c r="F106" t="s">
+      <c r="F106" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G106">
+      <c r="G106" s="3">
         <v>2017</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A107">
+      <c r="H106" s="3"/>
+      <c r="I106" s="3"/>
+      <c r="J106" s="3"/>
+    </row>
+    <row r="107" spans="1:10" customHeight="1" ht="20">
+      <c r="A107" s="4">
         <v>104</v>
       </c>
-      <c r="B107">
+      <c r="B107" s="3">
         <v>225</v>
       </c>
-      <c r="C107" t="s">
+      <c r="C107" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="D107" t="s">
-[...2 lines deleted...]
-      <c r="E107">
+      <c r="D107" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E107" s="3">
         <v>1956</v>
       </c>
-      <c r="F107" t="s">
+      <c r="F107" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="G107">
+      <c r="G107" s="3">
         <v>2017</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A108">
+      <c r="H107" s="3"/>
+      <c r="I107" s="3"/>
+      <c r="J107" s="3"/>
+    </row>
+    <row r="108" spans="1:10" customHeight="1" ht="20">
+      <c r="A108" s="4">
         <v>105</v>
       </c>
-      <c r="B108">
+      <c r="B108" s="3">
         <v>226</v>
       </c>
-      <c r="C108" t="s">
+      <c r="C108" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D108" t="s">
-[...2 lines deleted...]
-      <c r="E108">
+      <c r="D108" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E108" s="3">
         <v>1955</v>
       </c>
-      <c r="F108" t="s">
+      <c r="F108" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G108">
+      <c r="G108" s="3">
         <v>2017</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A109">
+      <c r="H108" s="3"/>
+      <c r="I108" s="3"/>
+      <c r="J108" s="3"/>
+    </row>
+    <row r="109" spans="1:10" customHeight="1" ht="20">
+      <c r="A109" s="4">
         <v>106</v>
       </c>
-      <c r="B109">
+      <c r="B109" s="3">
         <v>227</v>
       </c>
-      <c r="C109" t="s">
+      <c r="C109" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="D109" t="s">
-[...2 lines deleted...]
-      <c r="E109">
+      <c r="D109" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E109" s="3">
         <v>1962</v>
       </c>
-      <c r="F109" t="s">
+      <c r="F109" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G109">
+      <c r="G109" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A110">
+      <c r="H109" s="3"/>
+      <c r="I109" s="3"/>
+      <c r="J109" s="3"/>
+    </row>
+    <row r="110" spans="1:10" customHeight="1" ht="20">
+      <c r="A110" s="4">
         <v>107</v>
       </c>
-      <c r="B110">
+      <c r="B110" s="3">
         <v>228</v>
       </c>
-      <c r="C110" t="s">
+      <c r="C110" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D110" t="s">
-[...2 lines deleted...]
-      <c r="E110">
+      <c r="D110" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="3">
         <v>1971</v>
       </c>
-      <c r="F110" t="s">
+      <c r="F110" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G110">
+      <c r="G110" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A111">
+      <c r="H110" s="3"/>
+      <c r="I110" s="3"/>
+      <c r="J110" s="3"/>
+    </row>
+    <row r="111" spans="1:10" customHeight="1" ht="20">
+      <c r="A111" s="4">
         <v>108</v>
       </c>
-      <c r="B111">
+      <c r="B111" s="3">
         <v>229</v>
       </c>
-      <c r="C111" t="s">
+      <c r="C111" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="D111" t="s">
-[...2 lines deleted...]
-      <c r="E111">
+      <c r="D111" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E111" s="3">
         <v>1962</v>
       </c>
-      <c r="F111" t="s">
+      <c r="F111" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="G111">
+      <c r="G111" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A112">
+      <c r="H111" s="3"/>
+      <c r="I111" s="3"/>
+      <c r="J111" s="3"/>
+    </row>
+    <row r="112" spans="1:10" customHeight="1" ht="20">
+      <c r="A112" s="4">
         <v>109</v>
       </c>
-      <c r="B112">
+      <c r="B112" s="3">
         <v>230</v>
       </c>
-      <c r="C112" t="s">
+      <c r="C112" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="D112" t="s">
-[...2 lines deleted...]
-      <c r="E112">
+      <c r="D112" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E112" s="3">
         <v>1972</v>
       </c>
-      <c r="F112" t="s">
+      <c r="F112" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G112">
+      <c r="G112" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A113">
+      <c r="H112" s="3"/>
+      <c r="I112" s="3"/>
+      <c r="J112" s="3"/>
+    </row>
+    <row r="113" spans="1:10" customHeight="1" ht="20">
+      <c r="A113" s="4">
         <v>110</v>
       </c>
-      <c r="B113">
+      <c r="B113" s="3">
         <v>231</v>
       </c>
-      <c r="C113" t="s">
+      <c r="C113" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="D113" t="s">
+      <c r="D113" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E113">
+      <c r="E113" s="3">
         <v>1967</v>
       </c>
-      <c r="F113" t="s">
+      <c r="F113" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G113">
+      <c r="G113" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A114">
+      <c r="H113" s="3"/>
+      <c r="I113" s="3"/>
+      <c r="J113" s="3"/>
+    </row>
+    <row r="114" spans="1:10" customHeight="1" ht="20">
+      <c r="A114" s="4">
         <v>111</v>
       </c>
-      <c r="B114">
+      <c r="B114" s="3">
         <v>232</v>
       </c>
-      <c r="C114" t="s">
+      <c r="C114" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="D114" t="s">
-[...2 lines deleted...]
-      <c r="E114">
+      <c r="D114" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E114" s="3">
         <v>1961</v>
       </c>
-      <c r="F114" t="s">
+      <c r="F114" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="G114">
+      <c r="G114" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A115">
+      <c r="H114" s="3"/>
+      <c r="I114" s="3"/>
+      <c r="J114" s="3"/>
+    </row>
+    <row r="115" spans="1:10" customHeight="1" ht="20">
+      <c r="A115" s="4">
         <v>112</v>
       </c>
-      <c r="B115">
+      <c r="B115" s="3">
         <v>233</v>
       </c>
-      <c r="C115" t="s">
+      <c r="C115" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D115" t="s">
+      <c r="D115" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="E115">
+      <c r="E115" s="3">
         <v>1974</v>
       </c>
-      <c r="F115" t="s">
+      <c r="F115" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G115">
+      <c r="G115" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A116">
+      <c r="H115" s="3"/>
+      <c r="I115" s="3"/>
+      <c r="J115" s="3"/>
+    </row>
+    <row r="116" spans="1:10" customHeight="1" ht="20">
+      <c r="A116" s="4">
         <v>113</v>
       </c>
-      <c r="B116">
+      <c r="B116" s="3">
         <v>234</v>
       </c>
-      <c r="C116" t="s">
+      <c r="C116" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="D116" t="s">
-[...2 lines deleted...]
-      <c r="E116">
+      <c r="D116" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E116" s="3">
         <v>1958</v>
       </c>
-      <c r="F116" t="s">
+      <c r="F116" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G116">
+      <c r="G116" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A117">
+      <c r="H116" s="3"/>
+      <c r="I116" s="3"/>
+      <c r="J116" s="3"/>
+    </row>
+    <row r="117" spans="1:10" customHeight="1" ht="20">
+      <c r="A117" s="4">
         <v>114</v>
       </c>
-      <c r="B117">
+      <c r="B117" s="3">
         <v>235</v>
       </c>
-      <c r="C117" t="s">
+      <c r="C117" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="D117" t="s">
-[...2 lines deleted...]
-      <c r="E117">
+      <c r="D117" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E117" s="3">
         <v>1958</v>
       </c>
-      <c r="F117" t="s">
+      <c r="F117" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="G117">
+      <c r="G117" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A118">
+      <c r="H117" s="3"/>
+      <c r="I117" s="3"/>
+      <c r="J117" s="3"/>
+    </row>
+    <row r="118" spans="1:10" customHeight="1" ht="20">
+      <c r="A118" s="4">
         <v>115</v>
       </c>
-      <c r="B118">
+      <c r="B118" s="3">
         <v>236</v>
       </c>
-      <c r="C118" t="s">
+      <c r="C118" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="D118" t="s">
-[...2 lines deleted...]
-      <c r="E118">
+      <c r="D118" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E118" s="3">
         <v>1958</v>
       </c>
-      <c r="F118" t="s">
+      <c r="F118" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="G118">
+      <c r="G118" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A119">
+      <c r="H118" s="3"/>
+      <c r="I118" s="3"/>
+      <c r="J118" s="3"/>
+    </row>
+    <row r="119" spans="1:10" customHeight="1" ht="20">
+      <c r="A119" s="4">
         <v>116</v>
       </c>
-      <c r="B119">
+      <c r="B119" s="3">
         <v>237</v>
       </c>
-      <c r="C119" t="s">
+      <c r="C119" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="D119" t="s">
-[...2 lines deleted...]
-      <c r="E119">
+      <c r="D119" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E119" s="3">
         <v>1959</v>
       </c>
-      <c r="F119" t="s">
+      <c r="F119" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G119">
+      <c r="G119" s="3">
         <v>2021</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A120">
+      <c r="H119" s="3"/>
+      <c r="I119" s="3"/>
+      <c r="J119" s="3"/>
+    </row>
+    <row r="120" spans="1:10" customHeight="1" ht="20">
+      <c r="A120" s="4">
         <v>117</v>
       </c>
-      <c r="B120">
+      <c r="B120" s="3">
         <v>238</v>
       </c>
-      <c r="C120" t="s">
+      <c r="C120" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="D120" t="s">
-[...2 lines deleted...]
-      <c r="E120">
+      <c r="D120" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E120" s="3">
         <v>1954</v>
       </c>
-      <c r="F120" t="s">
+      <c r="F120" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="G120">
+      <c r="G120" s="3">
         <v>2021</v>
       </c>
+      <c r="H120" s="3"/>
+      <c r="I120" s="3"/>
+      <c r="J120" s="3"/>
     </row>
   </sheetData>
+  <autoFilter ref="A3:J120"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>