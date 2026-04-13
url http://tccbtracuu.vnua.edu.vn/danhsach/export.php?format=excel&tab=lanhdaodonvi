--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -6,57 +6,60 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$F$140</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$3</definedName>
+  </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
   <si>
     <t>DANH SÁCH HỌC VIỆN, CÁC ĐƠN VỊ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>HO VA TEN</t>
   </si>
   <si>
     <t>CHUC VU</t>
   </si>
   <si>
     <t>KHOA DON VI</t>
   </si>
   <si>
     <t>DIEN THOAI</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>Nguyễn Thị Lan</t>
   </si>
   <si>
@@ -602,53 +605,71 @@
   <si>
     <t>Nguyễn Đăng Học</t>
   </si>
   <si>
     <t>Phó Trưởng Ban</t>
   </si>
   <si>
     <t>0983638585</t>
   </si>
   <si>
     <t>ndhoc@vnua.edu.vn</t>
   </si>
   <si>
     <t>Ban Tổ chức cán bộ</t>
   </si>
   <si>
     <t>Lê Ngọc Tú</t>
   </si>
   <si>
     <t>0904569659</t>
   </si>
   <si>
     <t>Lntu@vnua.edu.vn</t>
   </si>
   <si>
+    <t>Vũ Văn Tuấn</t>
+  </si>
+  <si>
+    <t>0912644808</t>
+  </si>
+  <si>
+    <t>vvtuan@vnua.edu.vn</t>
+  </si>
+  <si>
+    <t>Nguyễn Văn Phơ</t>
+  </si>
+  <si>
     <t>Ban Quản lý đào tạo</t>
   </si>
   <si>
+    <t>0932430000</t>
+  </si>
+  <si>
+    <t>nvpho@vnua.edu.vn</t>
+  </si>
+  <si>
     <t>Nguyễn Quang Tự</t>
   </si>
   <si>
     <t>0915373234</t>
   </si>
   <si>
     <t>quangtu@vnua.edu.vn</t>
   </si>
   <si>
     <t>Ban Hợp tác quốc tế</t>
   </si>
   <si>
     <t>Lê Thị Bích Liên</t>
   </si>
   <si>
     <t>0973147373</t>
   </si>
   <si>
     <t>lblien@vnua.edu.vn</t>
   </si>
   <si>
     <t>Dương Thành Huân</t>
   </si>
   <si>
     <t>Chánh Văn phòng</t>
@@ -680,71 +701,71 @@
   <si>
     <t>nthaicnsh@vnua.edu.vn</t>
   </si>
   <si>
     <t>Ban Cơ sở vật chất và Đầu tư</t>
   </si>
   <si>
     <t>Nguyễn Quang Huy</t>
   </si>
   <si>
     <t>0915839726</t>
   </si>
   <si>
     <t>nqhuy@vnua.edu.vn</t>
   </si>
   <si>
     <t>Võ Văn Nam</t>
   </si>
   <si>
     <t>0913383596</t>
   </si>
   <si>
     <t>vvnam@vnua.edu.vn</t>
   </si>
   <si>
+    <t>Lê Thị Dung</t>
+  </si>
+  <si>
+    <t>Ban Công tác sinh viên</t>
+  </si>
+  <si>
+    <t>0968426882</t>
+  </si>
+  <si>
+    <t>ltdung@vnua.edu.vn</t>
+  </si>
+  <si>
     <t>Giang Trung Khoa</t>
   </si>
   <si>
-    <t>Ban Công tác chính trị và Công tác sinh viên</t>
-[...1 lines deleted...]
-  <si>
     <t>0983398416</t>
   </si>
   <si>
     <t>gtkhoa@vnua.edu.vn</t>
   </si>
   <si>
-    <t>Vũ Văn Tuấn</t>
-[...7 lines deleted...]
-  <si>
     <t>Nguyễn Công Ước</t>
   </si>
   <si>
     <t>Ban Đảm bảo chất lượng và Pháp chế</t>
   </si>
   <si>
     <t>0915975305</t>
   </si>
   <si>
     <t>ncuoc@vnua.edu.vn</t>
   </si>
   <si>
     <t>Trần Thị Minh Hằng</t>
   </si>
   <si>
     <t>0919645745</t>
   </si>
   <si>
     <t>ttmhang@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Đình Thi</t>
   </si>
   <si>
     <t>0986451608</t>
@@ -851,51 +872,51 @@
   <si>
     <t>Trạm Y tế</t>
   </si>
   <si>
     <t>0985570558</t>
   </si>
   <si>
     <t>vvcuong@vnua.edu.vn</t>
   </si>
   <si>
     <t>Hoàng Thị Liễu</t>
   </si>
   <si>
     <t>Trạm phó</t>
   </si>
   <si>
     <t>0983846628</t>
   </si>
   <si>
     <t>htlieu@vnua.edu.vn</t>
   </si>
   <si>
     <t>Đỗ Thị Kim Hương</t>
   </si>
   <si>
-    <t>Trung tâm Quan hệ công chúng và Hỗ trợ sinh viên</t>
+    <t>Ban Quan hệ công chúng</t>
   </si>
   <si>
     <t>0983931686</t>
   </si>
   <si>
     <t>dtkhuong@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Lan Hương</t>
   </si>
   <si>
     <t>0965021196</t>
   </si>
   <si>
     <t>lanhuong@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Ngọc Thủy</t>
   </si>
   <si>
     <t>Trung tâm Dịch vụ trường học</t>
   </si>
   <si>
     <t>0978122469</t>
   </si>
@@ -1243,111 +1264,143 @@
   </si>
   <si>
     <t>0984590106</t>
   </si>
   <si>
     <t>ntduongcd@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Thị Thu Huyền</t>
   </si>
   <si>
     <t>0376660316</t>
   </si>
   <si>
     <t>huyenty.hua@gmail.com</t>
   </si>
   <si>
     <t>Công ty TNHH MTV Đầu tư phát triển và Dịch vụ HV NNVN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="FFE2E8F0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -1608,2815 +1661,2837 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F139"/>
+  <dimension ref="A1:F140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:F3"/>
+      <pane ySplit="3" activePane="bottomLeft" state="frozen" topLeftCell="A4"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:6" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:6" customHeight="1" ht="25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
-      <c r="A4">
+    <row r="4" spans="1:6" customHeight="1" ht="20">
+      <c r="A4" s="4">
         <v>1</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E4" t="s">
+      <c r="E4" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:6">
-      <c r="A5">
+    <row r="5" spans="1:6" customHeight="1" ht="20">
+      <c r="A5" s="4">
         <v>2</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E5" t="s">
+      <c r="E5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
-      <c r="A6">
+    <row r="6" spans="1:6" customHeight="1" ht="20">
+      <c r="A6" s="4">
         <v>3</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E6" t="s">
+      <c r="E6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
-      <c r="A7">
+    <row r="7" spans="1:6" customHeight="1" ht="20">
+      <c r="A7" s="4">
         <v>4</v>
       </c>
-      <c r="B7" t="s">
+      <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E7" t="s">
+      <c r="E7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
-      <c r="A8">
+    <row r="8" spans="1:6" customHeight="1" ht="20">
+      <c r="A8" s="4">
         <v>5</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B8" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
+      <c r="D8" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E8" t="s">
+      <c r="E8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="3" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:6">
-      <c r="A9">
+    <row r="9" spans="1:6" customHeight="1" ht="20">
+      <c r="A9" s="4">
         <v>6</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B9" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D9" t="s">
+      <c r="D9" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E9" t="s">
+      <c r="E9" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
-      <c r="A10">
+    <row r="10" spans="1:6" customHeight="1" ht="20">
+      <c r="A10" s="4">
         <v>7</v>
       </c>
-      <c r="B10" t="s">
+      <c r="B10" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
+      <c r="D10" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E10" t="s">
+      <c r="E10" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
-      <c r="A11">
+    <row r="11" spans="1:6" customHeight="1" ht="20">
+      <c r="A11" s="4">
         <v>8</v>
       </c>
-      <c r="B11" t="s">
+      <c r="B11" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D11" t="s">
+      <c r="D11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E11" t="s">
+      <c r="E11" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
-      <c r="A12">
+    <row r="12" spans="1:6" customHeight="1" ht="20">
+      <c r="A12" s="4">
         <v>9</v>
       </c>
-      <c r="B12" t="s">
+      <c r="B12" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D12" t="s">
+      <c r="D12" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E12" t="s">
+      <c r="E12" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
-      <c r="A13">
+    <row r="13" spans="1:6" customHeight="1" ht="20">
+      <c r="A13" s="4">
         <v>10</v>
       </c>
-      <c r="B13" t="s">
+      <c r="B13" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D13" t="s">
+      <c r="D13" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E13" t="s">
+      <c r="E13" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
-      <c r="A14">
+    <row r="14" spans="1:6" customHeight="1" ht="20">
+      <c r="A14" s="4">
         <v>11</v>
       </c>
-      <c r="B14" t="s">
+      <c r="B14" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D14" t="s">
+      <c r="D14" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E14" t="s">
+      <c r="E14" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
-      <c r="A15">
+    <row r="15" spans="1:6" customHeight="1" ht="20">
+      <c r="A15" s="4">
         <v>12</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C15" t="s">
+      <c r="C15" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D15" t="s">
+      <c r="D15" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E15" t="s">
+      <c r="E15" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="3" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
-      <c r="A16">
+    <row r="16" spans="1:6" customHeight="1" ht="20">
+      <c r="A16" s="4">
         <v>13</v>
       </c>
-      <c r="B16" t="s">
+      <c r="B16" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D16" t="s">
+      <c r="D16" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E16" t="s">
+      <c r="E16" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
-      <c r="A17">
+    <row r="17" spans="1:6" customHeight="1" ht="20">
+      <c r="A17" s="4">
         <v>14</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E17" t="s">
+      <c r="E17" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="18" spans="1:6">
-      <c r="A18">
+    <row r="18" spans="1:6" customHeight="1" ht="20">
+      <c r="A18" s="4">
         <v>15</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="E18" t="s">
+      <c r="E18" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="3" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
-      <c r="A19">
+    <row r="19" spans="1:6" customHeight="1" ht="20">
+      <c r="A19" s="4">
         <v>16</v>
       </c>
-      <c r="B19" t="s">
+      <c r="B19" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="D19" t="s">
+      <c r="D19" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E19" t="s">
+      <c r="E19" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="20" spans="1:6">
-      <c r="A20">
+    <row r="20" spans="1:6" customHeight="1" ht="20">
+      <c r="A20" s="4">
         <v>17</v>
       </c>
-      <c r="B20" t="s">
+      <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D20" t="s">
+      <c r="D20" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E20" t="s">
+      <c r="E20" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="3" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="21" spans="1:6">
-      <c r="A21">
+    <row r="21" spans="1:6" customHeight="1" ht="20">
+      <c r="A21" s="4">
         <v>18</v>
       </c>
-      <c r="B21" t="s">
+      <c r="B21" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D21" t="s">
+      <c r="D21" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E21" t="s">
+      <c r="E21" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="3" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
-      <c r="A22">
+    <row r="22" spans="1:6" customHeight="1" ht="20">
+      <c r="A22" s="4">
         <v>19</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B22" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D22" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="E22" t="s">
+      <c r="E22" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
-      <c r="A23">
+    <row r="23" spans="1:6" customHeight="1" ht="20">
+      <c r="A23" s="4">
         <v>20</v>
       </c>
-      <c r="B23" t="s">
+      <c r="B23" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D23" t="s">
+      <c r="D23" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E23" t="s">
+      <c r="E23" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="3" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
-      <c r="A24">
+    <row r="24" spans="1:6" customHeight="1" ht="20">
+      <c r="A24" s="4">
         <v>21</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B24" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D24" t="s">
+      <c r="D24" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E24" t="s">
+      <c r="E24" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="3" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
-      <c r="A25">
+    <row r="25" spans="1:6" customHeight="1" ht="20">
+      <c r="A25" s="4">
         <v>22</v>
       </c>
-      <c r="B25" t="s">
+      <c r="B25" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D25" t="s">
+      <c r="D25" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E25" t="s">
+      <c r="E25" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="3" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
-      <c r="A26">
+    <row r="26" spans="1:6" customHeight="1" ht="20">
+      <c r="A26" s="4">
         <v>23</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E26" t="s">
+      <c r="E26" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="3" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="27" spans="1:6">
-      <c r="A27">
+    <row r="27" spans="1:6" customHeight="1" ht="20">
+      <c r="A27" s="4">
         <v>24</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E27" t="s">
+      <c r="E27" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="3" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="28" spans="1:6">
-      <c r="A28">
+    <row r="28" spans="1:6" customHeight="1" ht="20">
+      <c r="A28" s="4">
         <v>25</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D28" t="s">
+      <c r="D28" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E28" t="s">
+      <c r="E28" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="3" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
-      <c r="A29">
+    <row r="29" spans="1:6" customHeight="1" ht="20">
+      <c r="A29" s="4">
         <v>26</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="E29" t="s">
+      <c r="E29" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="3" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
-      <c r="A30">
+    <row r="30" spans="1:6" customHeight="1" ht="20">
+      <c r="A30" s="4">
         <v>27</v>
       </c>
-      <c r="B30" t="s">
+      <c r="B30" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="E30" t="s">
+      <c r="E30" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="3" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
-      <c r="A31">
+    <row r="31" spans="1:6" customHeight="1" ht="20">
+      <c r="A31" s="4">
         <v>28</v>
       </c>
-      <c r="B31" t="s">
+      <c r="B31" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="E31" t="s">
+      <c r="E31" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="3" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
-      <c r="A32">
+    <row r="32" spans="1:6" customHeight="1" ht="20">
+      <c r="A32" s="4">
         <v>29</v>
       </c>
-      <c r="B32" t="s">
+      <c r="B32" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="E32" t="s">
+      <c r="E32" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="3" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="33" spans="1:6">
-      <c r="A33">
+    <row r="33" spans="1:6" customHeight="1" ht="20">
+      <c r="A33" s="4">
         <v>30</v>
       </c>
-      <c r="B33" t="s">
+      <c r="B33" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="E33" t="s">
+      <c r="E33" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="3" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
-      <c r="A34">
+    <row r="34" spans="1:6" customHeight="1" ht="20">
+      <c r="A34" s="4">
         <v>31</v>
       </c>
-      <c r="B34" t="s">
+      <c r="B34" s="3" t="s">
         <v>98</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D34" t="s">
+      <c r="D34" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="E34" t="s">
+      <c r="E34" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="3" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="35" spans="1:6">
-      <c r="A35">
+    <row r="35" spans="1:6" customHeight="1" ht="20">
+      <c r="A35" s="4">
         <v>32</v>
       </c>
-      <c r="B35" t="s">
+      <c r="B35" s="3" t="s">
         <v>101</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D35" t="s">
+      <c r="D35" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="E35" t="s">
+      <c r="E35" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="3" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
-      <c r="A36">
+    <row r="36" spans="1:6" customHeight="1" ht="20">
+      <c r="A36" s="4">
         <v>33</v>
       </c>
-      <c r="B36" t="s">
+      <c r="B36" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D36" t="s">
+      <c r="D36" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="E36" t="s">
+      <c r="E36" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="3" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="37" spans="1:6">
-      <c r="A37">
+    <row r="37" spans="1:6" customHeight="1" ht="20">
+      <c r="A37" s="4">
         <v>34</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B37" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D37" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="E37" t="s">
+      <c r="E37" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="38" spans="1:6">
-      <c r="A38">
+    <row r="38" spans="1:6" customHeight="1" ht="20">
+      <c r="A38" s="4">
         <v>35</v>
       </c>
-      <c r="B38" t="s">
+      <c r="B38" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D38" t="s">
+      <c r="D38" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="E38" t="s">
+      <c r="E38" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="3" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="39" spans="1:6">
-      <c r="A39">
+    <row r="39" spans="1:6" customHeight="1" ht="20">
+      <c r="A39" s="4">
         <v>36</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="E39" t="s">
+      <c r="E39" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="3" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
-      <c r="A40">
+    <row r="40" spans="1:6" customHeight="1" ht="20">
+      <c r="A40" s="4">
         <v>37</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="E40" t="s">
+      <c r="E40" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
-      <c r="A41">
+    <row r="41" spans="1:6" customHeight="1" ht="20">
+      <c r="A41" s="4">
         <v>38</v>
       </c>
-      <c r="B41" t="s">
+      <c r="B41" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="E41" t="s">
+      <c r="E41" s="3" t="s">
         <v>117</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="3" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="42" spans="1:6">
-      <c r="A42">
+    <row r="42" spans="1:6" customHeight="1" ht="20">
+      <c r="A42" s="4">
         <v>39</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="E42" t="s">
+      <c r="E42" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="3" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="43" spans="1:6">
-      <c r="A43">
+    <row r="43" spans="1:6" customHeight="1" ht="20">
+      <c r="A43" s="4">
         <v>40</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D43" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="E43" t="s">
+      <c r="E43" s="3" t="s">
         <v>124</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="3" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="44" spans="1:6">
-      <c r="A44">
+    <row r="44" spans="1:6" customHeight="1" ht="20">
+      <c r="A44" s="4">
         <v>41</v>
       </c>
-      <c r="B44" t="s">
+      <c r="B44" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D44" t="s">
+      <c r="D44" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="E44" t="s">
+      <c r="E44" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="3" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="45" spans="1:6">
-      <c r="A45">
+    <row r="45" spans="1:6" customHeight="1" ht="20">
+      <c r="A45" s="4">
         <v>42</v>
       </c>
-      <c r="B45" t="s">
+      <c r="B45" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D45" t="s">
+      <c r="D45" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="E45" t="s">
+      <c r="E45" s="3" t="s">
         <v>130</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="3" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="46" spans="1:6">
-      <c r="A46">
+    <row r="46" spans="1:6" customHeight="1" ht="20">
+      <c r="A46" s="4">
         <v>43</v>
       </c>
-      <c r="B46" t="s">
+      <c r="B46" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="C46" t="s">
+      <c r="C46" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D46" t="s">
+      <c r="D46" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E46" t="s">
+      <c r="E46" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="F46" t="s">
+      <c r="F46" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="47" spans="1:6">
-      <c r="A47">
+    <row r="47" spans="1:6" customHeight="1" ht="20">
+      <c r="A47" s="4">
         <v>44</v>
       </c>
-      <c r="B47" t="s">
+      <c r="B47" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="C47" t="s">
+      <c r="C47" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D47" t="s">
+      <c r="D47" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E47" t="s">
+      <c r="E47" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="F47" t="s">
+      <c r="F47" s="3" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
-      <c r="A48">
+    <row r="48" spans="1:6" customHeight="1" ht="20">
+      <c r="A48" s="4">
         <v>45</v>
       </c>
-      <c r="B48" t="s">
+      <c r="B48" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C48" t="s">
+      <c r="C48" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D48" t="s">
+      <c r="D48" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="E48" t="s">
+      <c r="E48" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="F48" t="s">
+      <c r="F48" s="3" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
-      <c r="A49">
+    <row r="49" spans="1:6" customHeight="1" ht="20">
+      <c r="A49" s="4">
         <v>46</v>
       </c>
-      <c r="B49" t="s">
+      <c r="B49" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="C49" t="s">
+      <c r="C49" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="D49" t="s">
+      <c r="D49" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="E49" t="s">
+      <c r="E49" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="F49" t="s">
+      <c r="F49" s="3" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="50" spans="1:6">
-      <c r="A50">
+    <row r="50" spans="1:6" customHeight="1" ht="20">
+      <c r="A50" s="4">
         <v>47</v>
       </c>
-      <c r="B50" t="s">
+      <c r="B50" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="C50" t="s">
+      <c r="C50" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D50" t="s">
+      <c r="D50" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="E50" t="s">
+      <c r="E50" s="3" t="s">
         <v>144</v>
       </c>
-      <c r="F50" t="s">
+      <c r="F50" s="3" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="51" spans="1:6">
-      <c r="A51">
+    <row r="51" spans="1:6" customHeight="1" ht="20">
+      <c r="A51" s="4">
         <v>48</v>
       </c>
-      <c r="B51" t="s">
+      <c r="B51" s="3" t="s">
         <v>146</v>
       </c>
-      <c r="C51" t="s">
+      <c r="C51" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D51" t="s">
+      <c r="D51" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="E51" t="s">
+      <c r="E51" s="3" t="s">
         <v>147</v>
       </c>
-      <c r="F51" t="s">
+      <c r="F51" s="3" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
-      <c r="A52">
+    <row r="52" spans="1:6" customHeight="1" ht="20">
+      <c r="A52" s="4">
         <v>49</v>
       </c>
-      <c r="B52" t="s">
+      <c r="B52" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="C52" t="s">
+      <c r="C52" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D52" t="s">
+      <c r="D52" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="E52" t="s">
+      <c r="E52" s="3" t="s">
         <v>151</v>
       </c>
-      <c r="F52" t="s">
+      <c r="F52" s="3" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
-      <c r="A53">
+    <row r="53" spans="1:6" customHeight="1" ht="20">
+      <c r="A53" s="4">
         <v>50</v>
       </c>
-      <c r="B53" t="s">
+      <c r="B53" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C53" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D53" t="s">
+      <c r="D53" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="E53" t="s">
+      <c r="E53" s="3" t="s">
         <v>154</v>
       </c>
-      <c r="F53" t="s">
+      <c r="F53" s="3" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="54" spans="1:6">
-      <c r="A54">
+    <row r="54" spans="1:6" customHeight="1" ht="20">
+      <c r="A54" s="4">
         <v>51</v>
       </c>
-      <c r="B54" t="s">
+      <c r="B54" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="C54" t="s">
+      <c r="C54" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D54" t="s">
+      <c r="D54" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="E54" t="s">
+      <c r="E54" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="F54" t="s">
+      <c r="F54" s="3" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="55" spans="1:6">
-      <c r="A55">
+    <row r="55" spans="1:6" customHeight="1" ht="20">
+      <c r="A55" s="4">
         <v>52</v>
       </c>
-      <c r="B55" t="s">
+      <c r="B55" s="3" t="s">
         <v>159</v>
       </c>
-      <c r="C55" t="s">
+      <c r="C55" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D55" t="s">
+      <c r="D55" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="E55" t="s">
+      <c r="E55" s="3" t="s">
         <v>161</v>
       </c>
-      <c r="F55" t="s">
+      <c r="F55" s="3" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
-      <c r="A56">
+    <row r="56" spans="1:6" customHeight="1" ht="20">
+      <c r="A56" s="4">
         <v>53</v>
       </c>
-      <c r="B56" t="s">
+      <c r="B56" s="3" t="s">
         <v>163</v>
       </c>
-      <c r="C56" t="s">
+      <c r="C56" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D56" t="s">
+      <c r="D56" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="E56" t="s">
+      <c r="E56" s="3" t="s">
         <v>164</v>
       </c>
-      <c r="F56" t="s">
+      <c r="F56" s="3" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
-      <c r="A57">
+    <row r="57" spans="1:6" customHeight="1" ht="20">
+      <c r="A57" s="4">
         <v>54</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B57" s="3" t="s">
         <v>166</v>
       </c>
-      <c r="C57" t="s">
+      <c r="C57" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D57" t="s">
+      <c r="D57" s="3" t="s">
         <v>160</v>
       </c>
-      <c r="E57" t="s">
+      <c r="E57" s="3" t="s">
         <v>167</v>
       </c>
-      <c r="F57" t="s">
+      <c r="F57" s="3" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
-      <c r="A58">
+    <row r="58" spans="1:6" customHeight="1" ht="20">
+      <c r="A58" s="4">
         <v>55</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58" s="3" t="s">
         <v>169</v>
       </c>
-      <c r="C58" t="s">
+      <c r="C58" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D58" t="s">
+      <c r="D58" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="E58" t="s">
+      <c r="E58" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="F58" t="s">
+      <c r="F58" s="3" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
-      <c r="A59">
+    <row r="59" spans="1:6" customHeight="1" ht="20">
+      <c r="A59" s="4">
         <v>56</v>
       </c>
-      <c r="B59" t="s">
+      <c r="B59" s="3" t="s">
         <v>173</v>
       </c>
-      <c r="C59" t="s">
+      <c r="C59" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D59" t="s">
+      <c r="D59" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="E59" t="s">
+      <c r="E59" s="3" t="s">
         <v>174</v>
       </c>
-      <c r="F59" t="s">
+      <c r="F59" s="3" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="60" spans="1:6">
-      <c r="A60">
+    <row r="60" spans="1:6" customHeight="1" ht="20">
+      <c r="A60" s="4">
         <v>57</v>
       </c>
-      <c r="B60" t="s">
+      <c r="B60" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C60" t="s">
+      <c r="C60" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D60" t="s">
+      <c r="D60" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="E60" t="s">
+      <c r="E60" s="3" t="s">
         <v>177</v>
       </c>
-      <c r="F60" t="s">
+      <c r="F60" s="3" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
-      <c r="A61">
+    <row r="61" spans="1:6" customHeight="1" ht="20">
+      <c r="A61" s="4">
         <v>58</v>
       </c>
-      <c r="B61" t="s">
+      <c r="B61" s="3" t="s">
         <v>179</v>
       </c>
-      <c r="C61" t="s">
+      <c r="C61" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D61" t="s">
+      <c r="D61" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="E61" t="s">
+      <c r="E61" s="3" t="s">
         <v>181</v>
       </c>
-      <c r="F61" t="s">
+      <c r="F61" s="3" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="62" spans="1:6">
-      <c r="A62">
+    <row r="62" spans="1:6" customHeight="1" ht="20">
+      <c r="A62" s="4">
         <v>59</v>
       </c>
-      <c r="B62" t="s">
+      <c r="B62" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="C62" t="s">
+      <c r="C62" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D62" t="s">
+      <c r="D62" s="3" t="s">
         <v>180</v>
       </c>
-      <c r="E62" t="s">
+      <c r="E62" s="3" t="s">
         <v>184</v>
       </c>
-      <c r="F62" t="s">
+      <c r="F62" s="3" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="63" spans="1:6">
-      <c r="A63">
+    <row r="63" spans="1:6" customHeight="1" ht="20">
+      <c r="A63" s="4">
         <v>60</v>
       </c>
-      <c r="B63" t="s">
+      <c r="B63" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="C63" t="s">
+      <c r="C63" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D63" t="s">
+      <c r="D63" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="E63" t="s">
+      <c r="E63" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F63" t="s">
+      <c r="F63" s="3" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="64" spans="1:6">
-      <c r="A64">
+    <row r="64" spans="1:6" customHeight="1" ht="20">
+      <c r="A64" s="4">
         <v>61</v>
       </c>
-      <c r="B64" t="s">
+      <c r="B64" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="C64" t="s">
+      <c r="C64" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="D64" t="s">
+      <c r="D64" s="3" t="s">
         <v>187</v>
       </c>
-      <c r="E64" t="s">
+      <c r="E64" s="3" t="s">
         <v>190</v>
       </c>
-      <c r="F64" t="s">
+      <c r="F64" s="3" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="65" spans="1:6">
-      <c r="A65">
+    <row r="65" spans="1:6" customHeight="1" ht="20">
+      <c r="A65" s="4">
         <v>62</v>
       </c>
-      <c r="B65" t="s">
+      <c r="B65" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="C65" t="s">
+      <c r="C65" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D65" t="s">
+      <c r="D65" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="E65" t="s">
+      <c r="E65" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="F65" t="s">
+      <c r="F65" s="3" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="66" spans="1:6">
-      <c r="A66">
+    <row r="66" spans="1:6" customHeight="1" ht="20">
+      <c r="A66" s="4">
         <v>63</v>
       </c>
-      <c r="B66" t="s">
+      <c r="B66" s="3" t="s">
         <v>193</v>
       </c>
-      <c r="C66" t="s">
+      <c r="C66" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="D66" t="s">
+      <c r="D66" s="3" t="s">
         <v>192</v>
       </c>
-      <c r="E66" t="s">
+      <c r="E66" s="3" t="s">
         <v>194</v>
       </c>
-      <c r="F66" t="s">
+      <c r="F66" s="3" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="67" spans="1:6">
-      <c r="A67">
+    <row r="67" spans="1:6" customHeight="1" ht="20">
+      <c r="A67" s="4">
         <v>64</v>
       </c>
-      <c r="B67" t="s">
+      <c r="B67" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" customHeight="1" ht="20">
+      <c r="A68" s="4">
+        <v>65</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E68" s="3" t="s">
+        <v>201</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6" customHeight="1" ht="20">
+      <c r="A69" s="4">
+        <v>66</v>
+      </c>
+      <c r="B69" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C67" t="s">
+      <c r="C69" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D67" t="s">
-[...2 lines deleted...]
-      <c r="E67" t="s">
+      <c r="D69" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E69" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="F67" t="s">
+      <c r="F69" s="3" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="68" spans="1:6">
-[...6 lines deleted...]
-      <c r="C68" t="s">
+    <row r="70" spans="1:6" customHeight="1" ht="20">
+      <c r="A70" s="4">
+        <v>67</v>
+      </c>
+      <c r="B70" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C70" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="D68" t="s">
-[...13 lines deleted...]
-      <c r="B69" t="s">
+      <c r="D70" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="E70" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="F70" s="3" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" customHeight="1" ht="20">
+      <c r="A71" s="4">
+        <v>68</v>
+      </c>
+      <c r="B71" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C69" t="s">
+      <c r="C71" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D69" t="s">
-[...2 lines deleted...]
-      <c r="E69" t="s">
+      <c r="D71" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="E71" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F69" t="s">
+      <c r="F71" s="3" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="70" spans="1:6">
-[...6 lines deleted...]
-      <c r="C70" t="s">
+    <row r="72" spans="1:6" customHeight="1" ht="20">
+      <c r="A72" s="4">
+        <v>69</v>
+      </c>
+      <c r="B72" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="D70" t="s">
-[...19 lines deleted...]
-      <c r="D71" t="s">
+      <c r="D72" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="E71" t="s">
-[...2 lines deleted...]
-      <c r="F71" t="s">
+      <c r="E72" s="3" t="s">
         <v>208</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B72" t="s">
+      <c r="F72" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="C72" t="s">
+    </row>
+    <row r="73" spans="1:6" customHeight="1" ht="20">
+      <c r="A73" s="4">
+        <v>70</v>
+      </c>
+      <c r="B73" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="D72" t="s">
-[...2 lines deleted...]
-      <c r="E72" t="s">
+      <c r="C73" s="3" t="s">
         <v>211</v>
       </c>
-      <c r="F72" t="s">
+      <c r="D73" s="3" t="s">
         <v>212</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B73" t="s">
+      <c r="E73" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F73" s="3" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="74" spans="1:6" customHeight="1" ht="20">
+      <c r="A74" s="4">
+        <v>71</v>
+      </c>
+      <c r="B74" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D74" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E74" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="F74" s="3" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" customHeight="1" ht="20">
+      <c r="A75" s="4">
+        <v>72</v>
+      </c>
+      <c r="B75" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="C73" t="s">
-[...16 lines deleted...]
-      <c r="B74" t="s">
+      <c r="C75" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="D75" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>219</v>
+      </c>
+      <c r="F75" s="3" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6" customHeight="1" ht="20">
+      <c r="A76" s="4">
+        <v>73</v>
+      </c>
+      <c r="B76" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="C74" t="s">
+      <c r="C76" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D74" t="s">
-[...2 lines deleted...]
-      <c r="E74" t="s">
+      <c r="D76" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E76" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="F74" t="s">
+      <c r="F76" s="3" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="75" spans="1:6">
-[...6 lines deleted...]
-      <c r="C75" t="s">
+    <row r="77" spans="1:6" customHeight="1" ht="20">
+      <c r="A77" s="4">
+        <v>74</v>
+      </c>
+      <c r="B77" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="C77" s="3" t="s">
         <v>189</v>
       </c>
-      <c r="D75" t="s">
-[...13 lines deleted...]
-      <c r="B76" t="s">
+      <c r="D77" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E77" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="F77" s="3" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6" customHeight="1" ht="20">
+      <c r="A78" s="4">
+        <v>75</v>
+      </c>
+      <c r="B78" s="3" t="s">
+        <v>225</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D78" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="E78" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="F78" s="3" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6" customHeight="1" ht="20">
+      <c r="A79" s="4">
+        <v>76</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D79" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E79" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="F79" s="3" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" customHeight="1" ht="20">
+      <c r="A80" s="4">
+        <v>77</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>232</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D80" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="E80" s="3" t="s">
+        <v>233</v>
+      </c>
+      <c r="F80" s="3" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6" customHeight="1" ht="20">
+      <c r="A81" s="4">
+        <v>78</v>
+      </c>
+      <c r="B81" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D81" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E81" s="3" t="s">
+        <v>237</v>
+      </c>
+      <c r="F81" s="3" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6" customHeight="1" ht="20">
+      <c r="A82" s="4">
+        <v>79</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>239</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" customHeight="1" ht="20">
+      <c r="A83" s="4">
+        <v>80</v>
+      </c>
+      <c r="B83" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D83" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E83" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F83" s="3" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6" customHeight="1" ht="20">
+      <c r="A84" s="4">
+        <v>81</v>
+      </c>
+      <c r="B84" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>236</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="F84" s="3" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6" customHeight="1" ht="20">
+      <c r="A85" s="4">
+        <v>82</v>
+      </c>
+      <c r="B85" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D85" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E85" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="F85" s="3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" customHeight="1" ht="20">
+      <c r="A86" s="4">
+        <v>83</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="E86" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="F86" s="3" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6" customHeight="1" ht="20">
+      <c r="A87" s="4">
+        <v>84</v>
+      </c>
+      <c r="B87" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E87" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F87" s="3" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6" customHeight="1" ht="20">
+      <c r="A88" s="4">
+        <v>85</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D88" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>259</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" customHeight="1" ht="20">
+      <c r="A89" s="4">
+        <v>86</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E89" s="3" t="s">
+        <v>263</v>
+      </c>
+      <c r="F89" s="3" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6" customHeight="1" ht="20">
+      <c r="A90" s="4">
+        <v>87</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6" customHeight="1" ht="20">
+      <c r="A91" s="4">
+        <v>88</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="E91" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6" customHeight="1" ht="20">
+      <c r="A92" s="4">
+        <v>89</v>
+      </c>
+      <c r="B92" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D92" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="E92" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="F92" s="3" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6" customHeight="1" ht="20">
+      <c r="A93" s="4">
+        <v>90</v>
+      </c>
+      <c r="B93" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="D93" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E93" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F93" s="3" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6" customHeight="1" ht="20">
+      <c r="A94" s="4">
+        <v>91</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="E94" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6" customHeight="1" ht="20">
+      <c r="A95" s="4">
+        <v>92</v>
+      </c>
+      <c r="B95" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D95" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="E95" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="F95" s="3" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" customHeight="1" ht="20">
+      <c r="A96" s="4">
+        <v>93</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D96" s="3" t="s">
+        <v>285</v>
+      </c>
+      <c r="E96" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="F96" s="3" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6" customHeight="1" ht="20">
+      <c r="A97" s="4">
+        <v>94</v>
+      </c>
+      <c r="B97" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E97" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="F97" s="3" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6" customHeight="1" ht="20">
+      <c r="A98" s="4">
+        <v>95</v>
+      </c>
+      <c r="B98" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D98" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="E98" s="3" t="s">
         <v>219</v>
       </c>
-      <c r="C76" t="s">
-[...5 lines deleted...]
-      <c r="E76" t="s">
+      <c r="F98" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="F76" t="s">
-[...127 lines deleted...]
-      <c r="B83" t="s">
+    </row>
+    <row r="99" spans="1:6" customHeight="1" ht="20">
+      <c r="A99" s="4">
+        <v>96</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>295</v>
+      </c>
+      <c r="D99" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E99" s="3" t="s">
+        <v>297</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" customHeight="1" ht="20">
+      <c r="A100" s="4">
+        <v>97</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D100" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>301</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6" customHeight="1" ht="20">
+      <c r="A101" s="4">
+        <v>98</v>
+      </c>
+      <c r="B101" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D101" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E101" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="F101" s="3" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6" customHeight="1" ht="20">
+      <c r="A102" s="4">
+        <v>99</v>
+      </c>
+      <c r="B102" s="3" t="s">
+        <v>306</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>300</v>
+      </c>
+      <c r="D102" s="3" t="s">
+        <v>296</v>
+      </c>
+      <c r="E102" s="3" t="s">
+        <v>307</v>
+      </c>
+      <c r="F102" s="3" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6" customHeight="1" ht="20">
+      <c r="A103" s="4">
+        <v>100</v>
+      </c>
+      <c r="B103" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D103" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E103" s="3" t="s">
+        <v>311</v>
+      </c>
+      <c r="F103" s="3" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6" customHeight="1" ht="20">
+      <c r="A104" s="4">
+        <v>101</v>
+      </c>
+      <c r="B104" s="3" t="s">
+        <v>313</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D104" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E104" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="F104" s="3" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6" customHeight="1" ht="20">
+      <c r="A105" s="4">
+        <v>102</v>
+      </c>
+      <c r="B105" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D105" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E105" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="F105" s="3" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6" customHeight="1" ht="20">
+      <c r="A106" s="4">
+        <v>103</v>
+      </c>
+      <c r="B106" s="3" t="s">
+        <v>319</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D106" s="3" t="s">
+        <v>310</v>
+      </c>
+      <c r="E106" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="F106" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="107" spans="1:6" customHeight="1" ht="20">
+      <c r="A107" s="4">
+        <v>104</v>
+      </c>
+      <c r="B107" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D107" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E107" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="F107" s="3" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="108" spans="1:6" customHeight="1" ht="20">
+      <c r="A108" s="4">
+        <v>105</v>
+      </c>
+      <c r="B108" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D108" s="3" t="s">
+        <v>323</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>327</v>
+      </c>
+      <c r="F108" s="3" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="109" spans="1:6" customHeight="1" ht="20">
+      <c r="A109" s="4">
+        <v>106</v>
+      </c>
+      <c r="B109" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D109" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E109" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F109" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="110" spans="1:6" customHeight="1" ht="20">
+      <c r="A110" s="4">
+        <v>107</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E110" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="111" spans="1:6" customHeight="1" ht="20">
+      <c r="A111" s="4">
+        <v>108</v>
+      </c>
+      <c r="B111" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D111" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E111" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="F111" s="3" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="112" spans="1:6" customHeight="1" ht="20">
+      <c r="A112" s="4">
+        <v>109</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D112" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="113" spans="1:6" customHeight="1" ht="20">
+      <c r="A113" s="4">
+        <v>110</v>
+      </c>
+      <c r="B113" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D113" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="E113" s="3" t="s">
+        <v>341</v>
+      </c>
+      <c r="F113" s="3" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="114" spans="1:6" customHeight="1" ht="20">
+      <c r="A114" s="4">
+        <v>111</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="E114" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="115" spans="1:6" customHeight="1" ht="20">
+      <c r="A115" s="4">
+        <v>112</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>340</v>
+      </c>
+      <c r="E115" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="116" spans="1:6" customHeight="1" ht="20">
+      <c r="A116" s="4">
+        <v>113</v>
+      </c>
+      <c r="B116" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D116" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E116" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F116" s="3" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="117" spans="1:6" customHeight="1" ht="20">
+      <c r="A117" s="4">
+        <v>114</v>
+      </c>
+      <c r="B117" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D117" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E117" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="F117" s="3" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="118" spans="1:6" customHeight="1" ht="20">
+      <c r="A118" s="4">
+        <v>115</v>
+      </c>
+      <c r="B118" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="F118" s="3" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="119" spans="1:6" customHeight="1" ht="20">
+      <c r="A119" s="4">
+        <v>116</v>
+      </c>
+      <c r="B119" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D119" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="F119" s="3" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="120" spans="1:6" customHeight="1" ht="20">
+      <c r="A120" s="4">
+        <v>117</v>
+      </c>
+      <c r="B120" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D120" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E120" s="3" t="s">
+        <v>361</v>
+      </c>
+      <c r="F120" s="3" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="121" spans="1:6" customHeight="1" ht="20">
+      <c r="A121" s="4">
+        <v>118</v>
+      </c>
+      <c r="B121" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D121" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="E121" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="F121" s="3" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="122" spans="1:6" customHeight="1" ht="20">
+      <c r="A122" s="4">
+        <v>119</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>366</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>367</v>
+      </c>
+      <c r="E122" s="3" t="s">
+        <v>368</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="123" spans="1:6" customHeight="1" ht="20">
+      <c r="A123" s="4">
+        <v>120</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>371</v>
+      </c>
+      <c r="E123" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="124" spans="1:6" customHeight="1" ht="20">
+      <c r="A124" s="4">
+        <v>121</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D124" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="125" spans="1:6" customHeight="1" ht="20">
+      <c r="A125" s="4">
+        <v>122</v>
+      </c>
+      <c r="B125" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E125" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="126" spans="1:6" customHeight="1" ht="20">
+      <c r="A126" s="4">
+        <v>123</v>
+      </c>
+      <c r="B126" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D126" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E126" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F126" s="3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="127" spans="1:6" customHeight="1" ht="20">
+      <c r="A127" s="4">
+        <v>124</v>
+      </c>
+      <c r="B127" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="C83" t="s">
-[...5 lines deleted...]
-      <c r="E83" t="s">
+      <c r="C127" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D127" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="E127" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="F83" t="s">
+      <c r="F127" s="3" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="84" spans="1:6">
-[...52 lines deleted...]
-      <c r="E86" t="s">
+    <row r="128" spans="1:6" customHeight="1" ht="20">
+      <c r="A128" s="4">
+        <v>125</v>
+      </c>
+      <c r="B128" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="C128" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="F86" t="s">
-[...19 lines deleted...]
-      <c r="F87" t="s">
+      <c r="D128" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E128" s="3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F128" s="3" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="129" spans="1:6" customHeight="1" ht="20">
+      <c r="A129" s="4">
+        <v>126</v>
+      </c>
+      <c r="B129" s="3" t="s">
+        <v>380</v>
+      </c>
+      <c r="C129" s="3" t="s">
         <v>258</v>
       </c>
-    </row>
-[...704 lines deleted...]
-      <c r="B123" t="s">
+      <c r="D129" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E129" s="3" t="s">
+        <v>381</v>
+      </c>
+      <c r="F129" s="3" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="130" spans="1:6" customHeight="1" ht="20">
+      <c r="A130" s="4">
+        <v>127</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E130" s="3" t="s">
+        <v>385</v>
+      </c>
+      <c r="F130" s="3" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="131" spans="1:6" customHeight="1" ht="20">
+      <c r="A131" s="4">
+        <v>128</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>387</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>384</v>
+      </c>
+      <c r="E131" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="132" spans="1:6" customHeight="1" ht="20">
+      <c r="A132" s="4">
+        <v>129</v>
+      </c>
+      <c r="B132" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C123" t="s">
-[...5 lines deleted...]
-      <c r="E123" t="s">
+      <c r="C132" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E132" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F123" t="s">
+      <c r="F132" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="124" spans="1:6">
-[...180 lines deleted...]
-      <c r="A133">
+    <row r="133" spans="1:6" customHeight="1" ht="20">
+      <c r="A133" s="4">
         <v>130</v>
       </c>
-      <c r="B133" t="s">
-[...11 lines deleted...]
-      <c r="F133" t="s">
+      <c r="B133" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D133" s="3" t="s">
         <v>390</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A134">
+      <c r="E133" s="3" t="s">
+        <v>392</v>
+      </c>
+      <c r="F133" s="3" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="134" spans="1:6" customHeight="1" ht="20">
+      <c r="A134" s="4">
         <v>131</v>
       </c>
-      <c r="B134" t="s">
-[...8 lines deleted...]
-      <c r="E134" t="s">
+      <c r="B134" s="3" t="s">
         <v>394</v>
       </c>
-      <c r="F134" t="s">
+      <c r="C134" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="E134" s="3" t="s">
         <v>395</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A135">
+      <c r="F134" s="3" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="135" spans="1:6" customHeight="1" ht="20">
+      <c r="A135" s="4">
         <v>132</v>
       </c>
-      <c r="B135" t="s">
-[...2 lines deleted...]
-      <c r="C135" t="s">
+      <c r="B135" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="D135" t="s">
-[...2 lines deleted...]
-      <c r="E135" t="s">
+      <c r="C135" s="3" t="s">
         <v>398</v>
       </c>
-      <c r="F135" t="s">
+      <c r="D135" s="3" t="s">
         <v>399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A136">
+      <c r="E135" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="F135" s="3" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="136" spans="1:6" customHeight="1" ht="20">
+      <c r="A136" s="4">
         <v>133</v>
       </c>
-      <c r="B136" t="s">
-[...8 lines deleted...]
-      <c r="E136" t="s">
+      <c r="B136" s="3" t="s">
         <v>402</v>
       </c>
-      <c r="F136" t="s">
+      <c r="C136" s="3" t="s">
         <v>403</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A137">
+      <c r="D136" s="3" t="s">
+        <v>399</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>404</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="137" spans="1:6" customHeight="1" ht="20">
+      <c r="A137" s="4">
         <v>134</v>
       </c>
-      <c r="B137" t="s">
+      <c r="B137" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D137" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E137" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="F137" s="3" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="138" spans="1:6" customHeight="1" ht="20">
+      <c r="A138" s="4">
+        <v>135</v>
+      </c>
+      <c r="B138" s="3" t="s">
         <v>139</v>
       </c>
-      <c r="C137" t="s">
-[...5 lines deleted...]
-      <c r="E137" t="s">
+      <c r="C138" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D138" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E138" s="3" t="s">
         <v>141</v>
       </c>
-      <c r="F137" t="s">
+      <c r="F138" s="3" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="138" spans="1:6">
-[...20 lines deleted...]
-      <c r="A139">
+    <row r="139" spans="1:6" customHeight="1" ht="20">
+      <c r="A139" s="4">
         <v>136</v>
       </c>
-      <c r="B139" t="s">
+      <c r="B139" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>258</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>407</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>411</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" customHeight="1" ht="20">
+      <c r="A140" s="4">
+        <v>137</v>
+      </c>
+      <c r="B140" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C139" t="s">
-[...5 lines deleted...]
-      <c r="E139" t="s">
+      <c r="C140" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="E140" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="F139" t="s">
+      <c r="F140" s="3" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A3:F140"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>