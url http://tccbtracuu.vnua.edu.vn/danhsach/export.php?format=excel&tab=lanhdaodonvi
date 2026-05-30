--- v1 (2026-04-13)
+++ v2 (2026-05-30)
@@ -7,59 +7,59 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$F$140</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$F$139</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="414">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
   <si>
     <t>DANH SÁCH HỌC VIỆN, CÁC ĐƠN VỊ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>HO VA TEN</t>
   </si>
   <si>
     <t>CHUC VU</t>
   </si>
   <si>
     <t>KHOA DON VI</t>
   </si>
   <si>
     <t>DIEN THOAI</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>Nguyễn Thị Lan</t>
   </si>
   <si>
@@ -761,53 +761,62 @@
   <si>
     <t>0919645745</t>
   </si>
   <si>
     <t>ttmhang@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Đình Thi</t>
   </si>
   <si>
     <t>0986451608</t>
   </si>
   <si>
     <t>ndthi@vnua.edu.vn</t>
   </si>
   <si>
     <t>Bùi Thị Hậu</t>
   </si>
   <si>
     <t>0986050963</t>
   </si>
   <si>
     <t>bthau@vnua.edu.vn</t>
   </si>
   <si>
+    <t>Nguyễn Viết Nghĩa</t>
+  </si>
+  <si>
     <t>Ban Khoa học và Công nghệ</t>
   </si>
   <si>
+    <t>0982728365</t>
+  </si>
+  <si>
+    <t>nghia.vhs@gmail.com</t>
+  </si>
+  <si>
     <t>Trần Duy Tùng</t>
   </si>
   <si>
     <t>0936556968</t>
   </si>
   <si>
     <t>tdtung@vnua.edu.vn</t>
   </si>
   <si>
     <t>Phạm Thị Thanh Mai</t>
   </si>
   <si>
     <t>Giám đốc</t>
   </si>
   <si>
     <t>Trung tâm Thông tin Thư viện Lương Định Của</t>
   </si>
   <si>
     <t>0988553064</t>
   </si>
   <si>
     <t>ptmai@vnua.edu.vn</t>
   </si>
   <si>
     <t>Tô Văn Nguyện</t>
@@ -944,74 +953,68 @@
   <si>
     <t>0978679259</t>
   </si>
   <si>
     <t>nvmuoi198@vnua.edu.vn</t>
   </si>
   <si>
     <t>Phạm Quang Tuân</t>
   </si>
   <si>
     <t>0987520880</t>
   </si>
   <si>
     <t>pqtuan@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Thị Sơn</t>
   </si>
   <si>
     <t>0988437586</t>
   </si>
   <si>
     <t>nguyenthison@vnua.edu.vn</t>
   </si>
   <si>
-    <t>Trần Đình Thao</t>
+    <t>Nguyễn Thanh Phong</t>
   </si>
   <si>
     <t>Viện Kinh tế và Thể chế nông nghiệp</t>
   </si>
   <si>
-    <t>0915078946</t>
-[...7 lines deleted...]
-  <si>
     <t>0983815486</t>
   </si>
   <si>
     <t>Ntphong@vnua.edu.vn</t>
   </si>
   <si>
     <t>Ngô Sỹ Đạt</t>
   </si>
   <si>
+    <t>Phó Giám đốc phụ trách</t>
+  </si>
+  <si>
     <t>0919327108</t>
   </si>
   <si>
     <t>datngo.ami@vnua.edu.vn</t>
   </si>
   <si>
     <t>Đỗ Huy Thiệp</t>
   </si>
   <si>
     <t>0983471569</t>
   </si>
   <si>
     <t>dohuythiep@gmail.com</t>
   </si>
   <si>
     <t>Nguyễn Mai Thơm</t>
   </si>
   <si>
     <t>Viện Sinh vật cảnh</t>
   </si>
   <si>
     <t>0356263263</t>
   </si>
   <si>
     <t>nmthom@vnua.edu.vn</t>
@@ -1094,65 +1097,56 @@
   <si>
     <t>0981852119</t>
   </si>
   <si>
     <t>vdhoang@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Thị Thu Hà</t>
   </si>
   <si>
     <t>0983335977</t>
   </si>
   <si>
     <t>nttha.cnmt1@vnua.edu.vn</t>
   </si>
   <si>
     <t>Hoàng Đăng Dũng</t>
   </si>
   <si>
     <t>0905367552</t>
   </si>
   <si>
     <t>hddung@vnua.edu.vn</t>
   </si>
   <si>
-    <t>Đỗ Văn Nhạ</t>
+    <t>Luyện Hữu Cử</t>
   </si>
   <si>
     <t>Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</t>
   </si>
   <si>
-    <t>0353383368</t>
-[...7 lines deleted...]
-  <si>
     <t>0936362628</t>
   </si>
   <si>
     <t>luyenhuucu@vnua.edu.vn</t>
   </si>
   <si>
     <t>Hoàng Hiệp</t>
   </si>
   <si>
     <t>Viện Nghiên cứu tăng trưởng xanh</t>
   </si>
   <si>
     <t>0904218775</t>
   </si>
   <si>
     <t>hoanghiep@vnua.edu.vn</t>
   </si>
   <si>
     <t>Giang Hoàng Hà</t>
   </si>
   <si>
     <t>Trung tâm Giống vật nuôi chất lượng cao</t>
   </si>
   <si>
     <t>0982030745</t>
@@ -1214,51 +1208,51 @@
   <si>
     <t>Nguyễn Thị Duyên</t>
   </si>
   <si>
     <t>0973209445</t>
   </si>
   <si>
     <t>ntduyen@vnua.edu.vn</t>
   </si>
   <si>
     <t>Ngô Quang Ước</t>
   </si>
   <si>
     <t>0966799896</t>
   </si>
   <si>
     <t>nquoc@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Quốc Oánh</t>
   </si>
   <si>
     <t>Hiệu trưởng</t>
   </si>
   <si>
-    <t>Trường Cán bộ quản lý Nông nghiệp và Phát triển nông thôn</t>
+    <t>Trường Đào tạo, bồi dưỡng Cán bộ Nông nghiệp và Môi trường</t>
   </si>
   <si>
     <t>0904301393</t>
   </si>
   <si>
     <t>nqoanh@vnua.edu.vn</t>
   </si>
   <si>
     <t>Vũ Anh Tài</t>
   </si>
   <si>
     <t>Phó Hiệu trưởng</t>
   </si>
   <si>
     <t>0904314387</t>
   </si>
   <si>
     <t>vuanhtai07@gmail.com</t>
   </si>
   <si>
     <t>Ngô Trí Dương</t>
   </si>
   <si>
     <t>Trung tâm Tin học và Kỹ năng mềm VNUA</t>
   </si>
@@ -1664,63 +1658,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F140"/>
+  <dimension ref="A1:F139"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" activePane="bottomLeft" state="frozen" topLeftCell="A4"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A140"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A139"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
@@ -3331,1167 +3325,1147 @@
     <row r="84" spans="1:6" customHeight="1" ht="20">
       <c r="A84" s="4">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>245</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>236</v>
       </c>
       <c r="E84" s="3" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="3" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="20">
       <c r="A85" s="4">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>52</v>
+        <v>248</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>53</v>
+        <v>250</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>54</v>
+        <v>251</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="20">
       <c r="A86" s="4">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C86" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D86" s="3" t="s">
         <v>249</v>
       </c>
-      <c r="C86" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E86" s="3" t="s">
-        <v>250</v>
+        <v>53</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>251</v>
+        <v>54</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="20">
       <c r="A87" s="4">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>252</v>
       </c>
       <c r="C87" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D87" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="E87" s="3" t="s">
         <v>253</v>
       </c>
-      <c r="D87" s="3" t="s">
+      <c r="F87" s="3" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="20">
       <c r="A88" s="4">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D88" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="C88" s="3" t="s">
+      <c r="E88" s="3" t="s">
         <v>258</v>
       </c>
-      <c r="D88" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E88" s="3" t="s">
+      <c r="F88" s="3" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="20">
       <c r="A89" s="4">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="C89" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="C89" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89" s="3" t="s">
+        <v>257</v>
+      </c>
+      <c r="E89" s="3" t="s">
         <v>262</v>
       </c>
-      <c r="E89" s="3" t="s">
+      <c r="F89" s="3" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="20">
       <c r="A90" s="4">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D90" s="3" t="s">
         <v>265</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="E90" s="3" t="s">
         <v>266</v>
       </c>
       <c r="F90" s="3" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="20">
       <c r="A91" s="4">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E91" s="3" t="s">
         <v>269</v>
       </c>
       <c r="F91" s="3" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="20">
       <c r="A92" s="4">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>271</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D92" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="E92" s="3" t="s">
         <v>272</v>
       </c>
-      <c r="E92" s="3" t="s">
+      <c r="F92" s="3" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="20">
       <c r="A93" s="4">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="C93" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D93" s="3" t="s">
         <v>275</v>
       </c>
-      <c r="C93" s="3" t="s">
+      <c r="E93" s="3" t="s">
         <v>276</v>
       </c>
-      <c r="D93" s="3" t="s">
+      <c r="F93" s="3" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="20">
       <c r="A94" s="4">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D94" s="3" t="s">
         <v>280</v>
       </c>
-      <c r="C94" s="3" t="s">
+      <c r="E94" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="D94" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E94" s="3" t="s">
+      <c r="F94" s="3" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="20">
       <c r="A95" s="4">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
+        <v>283</v>
+      </c>
+      <c r="C95" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="C95" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D95" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="E95" s="3" t="s">
         <v>285</v>
       </c>
-      <c r="E95" s="3" t="s">
+      <c r="F95" s="3" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="20">
       <c r="A96" s="4">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
+        <v>287</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
       <c r="E96" s="3" t="s">
         <v>289</v>
       </c>
       <c r="F96" s="3" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="20">
       <c r="A97" s="4">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>291</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>258</v>
+        <v>189</v>
       </c>
       <c r="D97" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="E97" s="3" t="s">
         <v>292</v>
       </c>
-      <c r="E97" s="3" t="s">
+      <c r="F97" s="3" t="s">
         <v>293</v>
-      </c>
-[...1 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="20">
       <c r="A98" s="4">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>46</v>
+        <v>294</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>219</v>
+        <v>296</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>220</v>
+        <v>297</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="20">
       <c r="A99" s="4">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="C99" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D99" s="3" t="s">
         <v>295</v>
       </c>
-      <c r="D99" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="3" t="s">
-        <v>297</v>
+        <v>219</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>298</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="20">
       <c r="A100" s="4">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>298</v>
+      </c>
+      <c r="D100" s="3" t="s">
         <v>299</v>
       </c>
-      <c r="C100" s="3" t="s">
+      <c r="E100" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="D100" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E100" s="3" t="s">
+      <c r="F100" s="3" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="20">
       <c r="A101" s="4">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="C101" s="3" t="s">
         <v>303</v>
       </c>
-      <c r="C101" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D101" s="3" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E101" s="3" t="s">
         <v>304</v>
       </c>
       <c r="F101" s="3" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="20">
       <c r="A102" s="4">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>306</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="E102" s="3" t="s">
         <v>307</v>
       </c>
       <c r="F102" s="3" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="20">
       <c r="A103" s="4">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>309</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="D103" s="3" t="s">
+        <v>299</v>
+      </c>
+      <c r="E103" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="E103" s="3" t="s">
+      <c r="F103" s="3" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="20">
       <c r="A104" s="4">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D104" s="3" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="E104" s="3" t="s">
         <v>314</v>
       </c>
       <c r="F104" s="3" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="20">
       <c r="A105" s="4">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>316</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>258</v>
+        <v>317</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="20">
       <c r="A106" s="4">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="20">
       <c r="A107" s="4">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D107" s="3" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="20">
       <c r="A108" s="4">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="20">
       <c r="A109" s="4">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>22</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="20">
       <c r="A110" s="4">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D110" s="3" t="s">
         <v>330</v>
       </c>
-      <c r="C110" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="20">
       <c r="A111" s="4">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="20">
       <c r="A112" s="4">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="1" ht="20">
       <c r="A113" s="4">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="20">
       <c r="A114" s="4">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="20">
       <c r="A115" s="4">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="1" ht="20">
       <c r="A116" s="4">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="20">
       <c r="A117" s="4">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
+        <v>351</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D117" s="3" t="s">
         <v>350</v>
       </c>
-      <c r="C117" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E117" s="3" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="20">
       <c r="A118" s="4">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="20">
       <c r="A119" s="4">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="20">
       <c r="A120" s="4">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>253</v>
+        <v>317</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="20">
       <c r="A121" s="4">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="20">
       <c r="A122" s="4">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="20">
       <c r="A123" s="4">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>370</v>
+        <v>12</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>372</v>
+        <v>14</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>373</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="20">
       <c r="A124" s="4">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="20">
       <c r="A125" s="4">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>7</v>
+        <v>24</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="20">
       <c r="A126" s="4">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="20">
       <c r="A127" s="4">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>52</v>
+        <v>374</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>375</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>53</v>
+        <v>376</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>54</v>
+        <v>377</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="20">
       <c r="A128" s="4">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>377</v>
+        <v>375</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="20">
       <c r="A129" s="4">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="20">
       <c r="A130" s="4">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="20">
       <c r="A131" s="4">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>387</v>
+        <v>12</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>388</v>
+        <v>14</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>389</v>
+        <v>15</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="20">
       <c r="A132" s="4">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>12</v>
+        <v>389</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D132" s="3" t="s">
+        <v>388</v>
+      </c>
+      <c r="E132" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="E132" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F132" s="3" t="s">
-        <v>15</v>
+        <v>391</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="20">
       <c r="A133" s="4">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="20">
       <c r="A134" s="4">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>258</v>
+        <v>396</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="20">
       <c r="A135" s="4">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>401</v>
+      </c>
+      <c r="D135" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="C135" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135" s="3" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="1" ht="20">
       <c r="A136" s="4">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>403</v>
+        <v>256</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="1" ht="20">
       <c r="A137" s="4">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>406</v>
+        <v>139</v>
       </c>
       <c r="C137" s="3" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>408</v>
+        <v>141</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>409</v>
+        <v>142</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="1" ht="20">
       <c r="A138" s="4">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>139</v>
+        <v>408</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>407</v>
+        <v>405</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>141</v>
+        <v>409</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>142</v>
+        <v>410</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="20">
       <c r="A139" s="4">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>410</v>
+        <v>136</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="D139" s="3" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>411</v>
+        <v>137</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>412</v>
-[...18 lines deleted...]
-      <c r="F140" s="3" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:F140"/>
+  <autoFilter ref="A3:F139"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>