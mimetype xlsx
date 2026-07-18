--- v2 (2026-05-30)
+++ v3 (2026-07-18)
@@ -7,59 +7,59 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$F$139</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$F$144</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="412">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
   <si>
     <t>DANH SÁCH HỌC VIỆN, CÁC ĐƠN VỊ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>HO VA TEN</t>
   </si>
   <si>
     <t>CHUC VU</t>
   </si>
   <si>
     <t>KHOA DON VI</t>
   </si>
   <si>
     <t>DIEN THOAI</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>Nguyễn Thị Lan</t>
   </si>
   <si>
@@ -1067,90 +1067,156 @@
   <si>
     <t>0987041662</t>
   </si>
   <si>
     <t>ndhuy@vnua.edu.vn</t>
   </si>
   <si>
     <t>Hà Viết Cường</t>
   </si>
   <si>
     <t>0978056254</t>
   </si>
   <si>
     <t>hvcuongnh@vnua.edu.vn</t>
   </si>
   <si>
     <t>Vũ Ngọc Lan</t>
   </si>
   <si>
     <t>0904276868</t>
   </si>
   <si>
     <t>vnlan@vnua.edu.vn</t>
   </si>
   <si>
+    <t>Nguyễn Quốc Hùng</t>
+  </si>
+  <si>
+    <t>Viện Nghiên cứu Rau quả</t>
+  </si>
+  <si>
+    <t>0912265778</t>
+  </si>
+  <si>
+    <t>hungnqrifav@hn.vnn.vn</t>
+  </si>
+  <si>
+    <t>Nguyễn Văn Dũng</t>
+  </si>
+  <si>
+    <t>0912524919</t>
+  </si>
+  <si>
+    <t>dungnv.1967@yahoo.com</t>
+  </si>
+  <si>
+    <t>Đặng Văn Đông</t>
+  </si>
+  <si>
+    <t>0913562265</t>
+  </si>
+  <si>
+    <t>Donghoacaycanh03@gmail.com</t>
+  </si>
+  <si>
+    <t>Hoàng Thị Lệ Hằng</t>
+  </si>
+  <si>
+    <t>0913075057</t>
+  </si>
+  <si>
+    <t>hoangthilehang@yahoo.com</t>
+  </si>
+  <si>
     <t>Trung tâm Nông nghiệp sinh thái và Đào tạo nghề</t>
   </si>
   <si>
     <t>Vũ Duy Hoàng</t>
   </si>
   <si>
     <t>0981852119</t>
   </si>
   <si>
     <t>vdhoang@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Thị Thu Hà</t>
   </si>
   <si>
     <t>0983335977</t>
   </si>
   <si>
     <t>nttha.cnmt1@vnua.edu.vn</t>
   </si>
   <si>
     <t>Hoàng Đăng Dũng</t>
   </si>
   <si>
     <t>0905367552</t>
   </si>
   <si>
     <t>hddung@vnua.edu.vn</t>
   </si>
   <si>
     <t>Luyện Hữu Cử</t>
   </si>
   <si>
     <t>Trung tâm Khoa học công nghệ Tài nguyên và Môi trường</t>
   </si>
   <si>
     <t>0936362628</t>
   </si>
   <si>
     <t>luyenhuucu@vnua.edu.vn</t>
+  </si>
+  <si>
+    <t>Trần Đức Tuấn</t>
+  </si>
+  <si>
+    <t>Giám đốc Trung tâm</t>
+  </si>
+  <si>
+    <t>Trung tâm Giám định máy và Thiết bị</t>
+  </si>
+  <si>
+    <t>0984899358</t>
+  </si>
+  <si>
+    <t>Ductuanvcd@gmail.com</t>
+  </si>
+  <si>
+    <t>Ngô Văn Phương</t>
+  </si>
+  <si>
+    <t>Phó Giám đốc Trung tâm</t>
+  </si>
+  <si>
+    <t>0915183822</t>
+  </si>
+  <si>
+    <t>phuwongvom@gmail.com</t>
   </si>
   <si>
     <t>Hoàng Hiệp</t>
   </si>
   <si>
     <t>Viện Nghiên cứu tăng trưởng xanh</t>
   </si>
   <si>
     <t>0904218775</t>
   </si>
   <si>
     <t>hoanghiep@vnua.edu.vn</t>
   </si>
   <si>
     <t>Giang Hoàng Hà</t>
   </si>
   <si>
     <t>Trung tâm Giống vật nuôi chất lượng cao</t>
   </si>
   <si>
     <t>0982030745</t>
   </si>
   <si>
     <t>ghha@vnua.edu.vn</t>
   </si>
@@ -1658,55 +1724,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F139"/>
+  <dimension ref="A1:F144"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" activePane="bottomLeft" state="frozen" topLeftCell="A4"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A139"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A144"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -2025,2447 +2091,2547 @@
     <row r="19" spans="1:6" customHeight="1" ht="20">
       <c r="A19" s="4">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="20">
       <c r="A20" s="4">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="20">
       <c r="A21" s="4">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D21" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="20">
       <c r="A22" s="4">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="C22" s="3" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="20">
       <c r="A23" s="4">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C23" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="20">
       <c r="A24" s="4">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>63</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="20">
       <c r="A25" s="4">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D25" s="3" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="20">
       <c r="A26" s="4">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C26" s="3" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="20">
       <c r="A27" s="4">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>75</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="20">
       <c r="A28" s="4">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>81</v>
+        <v>27</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>82</v>
+        <v>29</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>83</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="20">
       <c r="A29" s="4">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="C29" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>30</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="20">
       <c r="A30" s="4">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>84</v>
       </c>
       <c r="E30" s="3" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="F30" s="3" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="20">
       <c r="A31" s="4">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D31" s="3" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="20">
       <c r="A32" s="4">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="C32" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="20">
       <c r="A33" s="4">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>92</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="20">
       <c r="A34" s="4">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D34" s="3" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="20">
       <c r="A35" s="4">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="20">
       <c r="A36" s="4">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>105</v>
+        <v>31</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>102</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>106</v>
+        <v>32</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>107</v>
+        <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="20">
       <c r="A37" s="4">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D37" s="3" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>33</v>
+        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="20">
       <c r="A38" s="4">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D38" s="3" t="s">
         <v>109</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="20">
       <c r="A39" s="4">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>112</v>
+        <v>34</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>113</v>
+        <v>35</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="20">
       <c r="A40" s="4">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
-        <v>34</v>
+        <v>116</v>
       </c>
       <c r="C40" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D40" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E40" s="3" t="s">
-        <v>35</v>
+        <v>117</v>
       </c>
       <c r="F40" s="3" t="s">
-        <v>36</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="20">
       <c r="A41" s="4">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D41" s="3" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="F41" s="3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="20">
       <c r="A42" s="4">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="E42" s="3" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="F42" s="3" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="20">
       <c r="A43" s="4">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C43" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D43" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E43" s="3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="F43" s="3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="20">
       <c r="A44" s="4">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>123</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="20">
       <c r="A45" s="4">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>129</v>
+        <v>37</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>130</v>
+        <v>38</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>131</v>
+        <v>39</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="20">
       <c r="A46" s="4">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
-        <v>37</v>
+        <v>133</v>
       </c>
       <c r="C46" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D46" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E46" s="3" t="s">
-        <v>38</v>
+        <v>134</v>
       </c>
       <c r="F46" s="3" t="s">
-        <v>39</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="20">
       <c r="A47" s="4">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D47" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E47" s="3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F47" s="3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="20">
       <c r="A48" s="4">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="E48" s="3" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F48" s="3" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="20">
       <c r="A49" s="4">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C49" s="3" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E49" s="3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F49" s="3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="20">
       <c r="A50" s="4">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D50" s="3" t="s">
         <v>140</v>
       </c>
       <c r="E50" s="3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="F50" s="3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="20">
       <c r="A51" s="4">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D51" s="3" t="s">
-        <v>140</v>
+        <v>150</v>
       </c>
       <c r="E51" s="3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="F51" s="3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="20">
       <c r="A52" s="4">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C52" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D52" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E52" s="3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="20">
       <c r="A53" s="4">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>150</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="20">
       <c r="A54" s="4">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="E54" s="3" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="F54" s="3" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="20">
       <c r="A55" s="4">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D55" s="3" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="20">
       <c r="A56" s="4">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D56" s="3" t="s">
         <v>160</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="20">
       <c r="A57" s="4">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="E57" s="3" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="20">
       <c r="A58" s="4">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>170</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="20">
       <c r="A59" s="4">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>170</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="20">
       <c r="A60" s="4">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>170</v>
+        <v>180</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="20">
       <c r="A61" s="4">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="C61" s="3" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>180</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="20">
       <c r="A62" s="4">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>183</v>
+        <v>40</v>
       </c>
       <c r="C62" s="3" t="s">
-        <v>67</v>
+        <v>186</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>184</v>
+        <v>41</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>185</v>
+        <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="20">
       <c r="A63" s="4">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="C63" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>187</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>41</v>
+        <v>190</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>42</v>
+        <v>191</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="20">
       <c r="A64" s="4">
         <v>61</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>188</v>
+        <v>43</v>
       </c>
       <c r="C64" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>190</v>
+        <v>44</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>191</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="20">
       <c r="A65" s="4">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
-        <v>43</v>
+        <v>193</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>192</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>45</v>
+        <v>195</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="20">
       <c r="A66" s="4">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="20">
       <c r="A67" s="4">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D67" s="3" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="E67" s="3" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="20">
       <c r="A68" s="4">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>199</v>
+        <v>46</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>200</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>201</v>
+        <v>47</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>202</v>
+        <v>48</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="20">
       <c r="A69" s="4">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>46</v>
+        <v>203</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>200</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>47</v>
+        <v>204</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>48</v>
+        <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="20">
       <c r="A70" s="4">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>203</v>
+        <v>24</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D70" s="3" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>204</v>
+        <v>25</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>205</v>
+        <v>26</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="20">
       <c r="A71" s="4">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>206</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>25</v>
+        <v>208</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>26</v>
+        <v>209</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="20">
       <c r="A72" s="4">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C72" s="3" t="s">
-        <v>189</v>
+        <v>211</v>
       </c>
       <c r="D72" s="3" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="E72" s="3" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="20">
       <c r="A73" s="4">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="C73" s="3" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E73" s="3" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="20">
       <c r="A74" s="4">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>215</v>
+        <v>46</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>212</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="20">
       <c r="A75" s="4">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>216</v>
+        <v>186</v>
       </c>
       <c r="D75" s="3" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E75" s="3" t="s">
-        <v>219</v>
+        <v>50</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>220</v>
+        <v>51</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="20">
       <c r="A76" s="4">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>49</v>
+        <v>222</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>50</v>
+        <v>223</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>51</v>
+        <v>224</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="20">
       <c r="A77" s="4">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>221</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="20">
       <c r="A78" s="4">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="20">
       <c r="A79" s="4">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>229</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="20">
       <c r="A80" s="4">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="E80" s="3" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="20">
       <c r="A81" s="4">
         <v>78</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="20">
       <c r="A82" s="4">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>236</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="20">
       <c r="A83" s="4">
         <v>80</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>236</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="20">
       <c r="A84" s="4">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D84" s="3" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="E84" s="3" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="20">
       <c r="A85" s="4">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>248</v>
+        <v>52</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>249</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>250</v>
+        <v>53</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>251</v>
+        <v>54</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="20">
       <c r="A86" s="4">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>52</v>
+        <v>252</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>249</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>53</v>
+        <v>253</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>54</v>
+        <v>254</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="20">
       <c r="A87" s="4">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>189</v>
+        <v>256</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="20">
       <c r="A88" s="4">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="20">
       <c r="A89" s="4">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="E89" s="3" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="20">
       <c r="A90" s="4">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>265</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="20">
       <c r="A91" s="4">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>265</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="20">
       <c r="A92" s="4">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C92" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D92" s="3" t="s">
-        <v>265</v>
+        <v>275</v>
       </c>
       <c r="E92" s="3" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="20">
       <c r="A93" s="4">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>256</v>
+        <v>279</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="20">
       <c r="A94" s="4">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>280</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="20">
       <c r="A95" s="4">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>284</v>
+        <v>186</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="20">
       <c r="A96" s="4">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>288</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="20">
       <c r="A97" s="4">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="C97" s="3" t="s">
-        <v>189</v>
+        <v>261</v>
       </c>
       <c r="D97" s="3" t="s">
-        <v>288</v>
+        <v>295</v>
       </c>
       <c r="E97" s="3" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="20">
       <c r="A98" s="4">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>294</v>
+        <v>46</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>295</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>296</v>
+        <v>219</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>297</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="20">
       <c r="A99" s="4">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>256</v>
+        <v>298</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>219</v>
+        <v>300</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>220</v>
+        <v>301</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="20">
       <c r="A100" s="4">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>91</v>
+        <v>302</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>298</v>
+        <v>303</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>299</v>
       </c>
       <c r="E100" s="3" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="20">
       <c r="A101" s="4">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>299</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="20">
       <c r="A102" s="4">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>299</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="20">
       <c r="A103" s="4">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>303</v>
+        <v>261</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="20">
       <c r="A104" s="4">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>261</v>
+        <v>317</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>313</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="20">
       <c r="A105" s="4">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>317</v>
+        <v>261</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>313</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="20">
       <c r="A106" s="4">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D106" s="3" t="s">
-        <v>313</v>
+        <v>324</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="20">
       <c r="A107" s="4">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>324</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="20">
       <c r="A108" s="4">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D108" s="3" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="E108" s="3" t="s">
-        <v>328</v>
+        <v>22</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>329</v>
+        <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="20">
       <c r="A109" s="4">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>20</v>
+        <v>331</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>330</v>
       </c>
       <c r="E109" s="3" t="s">
-        <v>22</v>
+        <v>332</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>23</v>
+        <v>333</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="20">
       <c r="A110" s="4">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>330</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="20">
       <c r="A111" s="4">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>330</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="20">
       <c r="A112" s="4">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>330</v>
+        <v>341</v>
       </c>
       <c r="E112" s="3" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="1" ht="20">
       <c r="A113" s="4">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>341</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="20">
       <c r="A114" s="4">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>341</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="20">
       <c r="A115" s="4">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>261</v>
+        <v>298</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="E115" s="3" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="1" ht="20">
       <c r="A116" s="4">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>16</v>
+        <v>354</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>256</v>
+        <v>303</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E116" s="3" t="s">
-        <v>18</v>
+        <v>355</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>19</v>
+        <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="20">
       <c r="A117" s="4">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>303</v>
+      </c>
+      <c r="D117" s="3" t="s">
         <v>351</v>
       </c>
-      <c r="C117" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E117" s="3" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="20">
       <c r="A118" s="4">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="C118" s="3" t="s">
-        <v>261</v>
+        <v>303</v>
       </c>
       <c r="D118" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="E118" s="3" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="20">
       <c r="A119" s="4">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>357</v>
+        <v>16</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D119" s="3" t="s">
-        <v>350</v>
+        <v>363</v>
       </c>
       <c r="E119" s="3" t="s">
-        <v>358</v>
+        <v>18</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>359</v>
+        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="20">
       <c r="A120" s="4">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>317</v>
+        <v>261</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E120" s="3" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="20">
       <c r="A121" s="4">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="20">
       <c r="A122" s="4">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>369</v>
+        <v>363</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="20">
       <c r="A123" s="4">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>12</v>
+        <v>373</v>
       </c>
       <c r="C123" s="3" t="s">
-        <v>256</v>
+        <v>317</v>
       </c>
       <c r="D123" s="3" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E123" s="3" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>15</v>
+        <v>376</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="20">
       <c r="A124" s="4">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>7</v>
+        <v>377</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>256</v>
+        <v>378</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>10</v>
+        <v>380</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>11</v>
+        <v>381</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="20">
       <c r="A125" s="4">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>24</v>
+        <v>382</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>261</v>
+        <v>383</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>25</v>
+        <v>384</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>26</v>
+        <v>385</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="20">
       <c r="A126" s="4">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>52</v>
+        <v>386</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>373</v>
+        <v>387</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>53</v>
+        <v>388</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>54</v>
+        <v>389</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="20">
       <c r="A127" s="4">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>377</v>
+        <v>393</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="20">
       <c r="A128" s="4">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>378</v>
+        <v>12</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>375</v>
+        <v>394</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>379</v>
+        <v>14</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>380</v>
+        <v>15</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="20">
       <c r="A129" s="4">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>381</v>
+        <v>7</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>383</v>
+        <v>10</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>384</v>
+        <v>11</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="20">
       <c r="A130" s="4">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>385</v>
+        <v>24</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>382</v>
+        <v>395</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>386</v>
+        <v>25</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>387</v>
+        <v>26</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="20">
       <c r="A131" s="4">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>12</v>
+        <v>52</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c r="D131" s="3" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="E131" s="3" t="s">
-        <v>14</v>
+        <v>53</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="20">
       <c r="A132" s="4">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>390</v>
+        <v>398</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>391</v>
+        <v>399</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="20">
       <c r="A133" s="4">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="20">
       <c r="A134" s="4">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>395</v>
+        <v>403</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>396</v>
+        <v>256</v>
       </c>
       <c r="D134" s="3" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="E134" s="3" t="s">
-        <v>398</v>
+        <v>405</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>399</v>
+        <v>406</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="20">
       <c r="A135" s="4">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>401</v>
+        <v>261</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>397</v>
+        <v>404</v>
       </c>
       <c r="E135" s="3" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="1" ht="20">
       <c r="A136" s="4">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>404</v>
+        <v>12</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>406</v>
+        <v>14</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>407</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="1" ht="20">
       <c r="A137" s="4">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>139</v>
+        <v>411</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D137" s="3" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E137" s="3" t="s">
-        <v>141</v>
+        <v>412</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>142</v>
+        <v>413</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="1" ht="20">
       <c r="A138" s="4">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="20">
       <c r="A139" s="4">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
+        <v>417</v>
+      </c>
+      <c r="C139" s="3" t="s">
+        <v>418</v>
+      </c>
+      <c r="D139" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E139" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="F139" s="3" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="140" spans="1:6" customHeight="1" ht="20">
+      <c r="A140" s="4">
+        <v>137</v>
+      </c>
+      <c r="B140" s="3" t="s">
+        <v>422</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="D140" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="E140" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="F140" s="3" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="141" spans="1:6" customHeight="1" ht="20">
+      <c r="A141" s="4">
+        <v>138</v>
+      </c>
+      <c r="B141" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D141" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E141" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="F141" s="3" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="142" spans="1:6" customHeight="1" ht="20">
+      <c r="A142" s="4">
+        <v>139</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E142" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="F142" s="3" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="143" spans="1:6" customHeight="1" ht="20">
+      <c r="A143" s="4">
+        <v>140</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>261</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="E143" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="144" spans="1:6" customHeight="1" ht="20">
+      <c r="A144" s="4">
+        <v>141</v>
+      </c>
+      <c r="B144" s="3" t="s">
         <v>136</v>
       </c>
-      <c r="C139" s="3" t="s">
+      <c r="C144" s="3" t="s">
         <v>256</v>
       </c>
-      <c r="D139" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E139" s="3" t="s">
+      <c r="D144" s="3" t="s">
+        <v>433</v>
+      </c>
+      <c r="E144" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="F139" s="3" t="s">
+      <c r="F144" s="3" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:F139"/>
+  <autoFilter ref="A3:F144"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>