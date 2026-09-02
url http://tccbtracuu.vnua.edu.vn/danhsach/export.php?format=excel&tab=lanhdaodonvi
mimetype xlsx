--- v3 (2026-07-18)
+++ v4 (2026-09-02)
@@ -7,59 +7,59 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$F$144</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$F$141</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
   <si>
     <t>DANH SÁCH HỌC VIỆN, CÁC ĐƠN VỊ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>HO VA TEN</t>
   </si>
   <si>
     <t>CHUC VU</t>
   </si>
   <si>
     <t>KHOA DON VI</t>
   </si>
   <si>
     <t>DIEN THOAI</t>
   </si>
   <si>
     <t>EMAIL</t>
   </si>
   <si>
     <t>Nguyễn Thị Lan</t>
   </si>
   <si>
@@ -68,65 +68,62 @@
   <si>
     <t>Đảng ủy</t>
   </si>
   <si>
     <t>0903238487</t>
   </si>
   <si>
     <t>nguyenlan@vnua.edu.vn</t>
   </si>
   <si>
     <t>Vũ Ngọc Huyên</t>
   </si>
   <si>
     <t>Phó Bí thư thường trực</t>
   </si>
   <si>
     <t>0912462260</t>
   </si>
   <si>
     <t>vnhuyen@vnua.edu.vn</t>
   </si>
   <si>
     <t>Phạm Văn Cường</t>
   </si>
   <si>
-    <t>Phó Bí thư</t>
+    <t>Thường vụ</t>
   </si>
   <si>
     <t>0912907621</t>
   </si>
   <si>
     <t>pvcuong@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Công Tiệp</t>
   </si>
   <si>
-    <t>Thường vụ</t>
-[...1 lines deleted...]
-  <si>
     <t>0912024876</t>
   </si>
   <si>
     <t>nctiep@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Việt Long</t>
   </si>
   <si>
     <t>0912469879</t>
   </si>
   <si>
     <t>nvlong@vnua.edu.vn</t>
   </si>
   <si>
     <t>Trần Trọng Phương</t>
   </si>
   <si>
     <t>Đảng ủy viên</t>
   </si>
   <si>
     <t>0989885868</t>
   </si>
   <si>
     <t>ttphuong@vnua.edu.vn</t>
@@ -200,80 +197,71 @@
   <si>
     <t>0915094819</t>
   </si>
   <si>
     <t>tranhiep@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Trọng Tuynh</t>
   </si>
   <si>
     <t>0978969959</t>
   </si>
   <si>
     <t>nttuynh@vnua.edu.vn</t>
   </si>
   <si>
     <t>Giám đốc Học viện</t>
   </si>
   <si>
     <t>Ban Giám đốc</t>
   </si>
   <si>
     <t>Phó Giám đốc Học viện</t>
   </si>
   <si>
-    <t>Trần Văn Quang</t>
+    <t>Ninh Thị Phíp</t>
+  </si>
+  <si>
+    <t>Phó Trưởng Khoa</t>
+  </si>
+  <si>
+    <t>Khoa Nông học</t>
+  </si>
+  <si>
+    <t>0976021080</t>
+  </si>
+  <si>
+    <t>ntphip@vnua.edu.vn</t>
+  </si>
+  <si>
+    <t>Nguyễn Đức Tùng</t>
   </si>
   <si>
     <t>Trưởng Khoa</t>
   </si>
   <si>
-    <t>Khoa Nông học</t>
-[...22 lines deleted...]
-  <si>
     <t>0983834689</t>
   </si>
   <si>
     <t>nguyenductung@vnua.edu.vn</t>
   </si>
   <si>
     <t>Bùi Huy Doanh</t>
   </si>
   <si>
     <t>Phó Trưởng Khoa phụ trách</t>
   </si>
   <si>
     <t>Khoa Chăn nuôi</t>
   </si>
   <si>
     <t>0984803818</t>
   </si>
   <si>
     <t>bhdoanh@vnua.edu.vn</t>
   </si>
   <si>
     <t>Hà Xuân Bộ</t>
   </si>
   <si>
     <t>0972675088</t>
@@ -494,65 +482,59 @@
   <si>
     <t>0904334525</t>
   </si>
   <si>
     <t>dqgiam@vnua.edu.vn</t>
   </si>
   <si>
     <t>Phí Thị Diễm Hồng</t>
   </si>
   <si>
     <t>0913593385</t>
   </si>
   <si>
     <t>ptdhong@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Anh Trụ</t>
   </si>
   <si>
     <t>0974926889</t>
   </si>
   <si>
     <t>nguyenanhtru@vnua.edu.vn</t>
   </si>
   <si>
-    <t>Nguyễn Xuân Cảnh</t>
+    <t>Phạm Thị Dung</t>
+  </si>
+  <si>
+    <t>Quyền Trưởng Khoa</t>
   </si>
   <si>
     <t>Khoa Công nghệ sinh học</t>
   </si>
   <si>
-    <t>0983009828</t>
-[...7 lines deleted...]
-  <si>
     <t>0945517268</t>
   </si>
   <si>
     <t>ptdung.cnsh@vnua.edu.vn</t>
   </si>
   <si>
     <t>Nguyễn Thị Thúy Hạnh</t>
   </si>
   <si>
     <t>0968210990</t>
   </si>
   <si>
     <t>ntthanh@vnua.edu.vn</t>
   </si>
   <si>
     <t>Kim Văn Vạn</t>
   </si>
   <si>
     <t>Khoa Thủy sản</t>
   </si>
   <si>
     <t>0904289042</t>
   </si>
   <si>
     <t>kvvan@vnua.edu.vn</t>
@@ -1226,63 +1208,57 @@
   <si>
     <t>Trung tâm Nghiên cứu xuất sắc và Đổi mới sáng tạo</t>
   </si>
   <si>
     <t>Phạm Hồng Thái</t>
   </si>
   <si>
     <t>TT Nghiên cứu Ong và Nuôi ong nhiệt đới</t>
   </si>
   <si>
     <t>0904147845</t>
   </si>
   <si>
     <t>phthai@vnua.edu.vn</t>
   </si>
   <si>
     <t>Trần Văn Toàn</t>
   </si>
   <si>
     <t>0915239206</t>
   </si>
   <si>
     <t>trantoan67@gmail.com</t>
   </si>
   <si>
-    <t>Trần Nguyễn Hà</t>
+    <t>Bùi Thị Là</t>
+  </si>
+  <si>
+    <t>Quyền Giám đốc</t>
   </si>
   <si>
     <t>Trung tâm Ngoại ngữ và Đào tạo quốc tế</t>
-  </si>
-[...7 lines deleted...]
-    <t>Bùi Thị Là</t>
   </si>
   <si>
     <t>0988373286</t>
   </si>
   <si>
     <t>btla@vnua.edu.vn</t>
   </si>
   <si>
     <t>Trung tâm Dạy nghề Cơ Điện và Đào tạo lái xe</t>
   </si>
   <si>
     <t>Nguyễn Thị Duyên</t>
   </si>
   <si>
     <t>0973209445</t>
   </si>
   <si>
     <t>ntduyen@vnua.edu.vn</t>
   </si>
   <si>
     <t>Ngô Quang Ước</t>
   </si>
   <si>
     <t>0966799896</t>
   </si>
@@ -1724,55 +1700,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F144"/>
+  <dimension ref="A1:F141"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" activePane="bottomLeft" state="frozen" topLeftCell="A4"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A144"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A141"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31.707" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:6" customHeight="1" ht="25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
@@ -1834,2804 +1810,2744 @@
       </c>
       <c r="B6" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6" customHeight="1" ht="20">
       <c r="A7" s="4">
         <v>4</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6" customHeight="1" ht="20">
       <c r="A8" s="4">
         <v>5</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="F8" s="3" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:6" customHeight="1" ht="20">
       <c r="A9" s="4">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="3" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6" customHeight="1" ht="20">
       <c r="A10" s="4">
         <v>7</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:6" customHeight="1" ht="20">
       <c r="A11" s="4">
         <v>8</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="3" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:6" customHeight="1" ht="20">
       <c r="A12" s="4">
         <v>9</v>
       </c>
       <c r="B12" s="3" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C12" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:6" customHeight="1" ht="20">
       <c r="A13" s="4">
         <v>10</v>
       </c>
       <c r="B13" s="3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C13" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" s="3" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:6" customHeight="1" ht="20">
       <c r="A14" s="4">
         <v>11</v>
       </c>
       <c r="B14" s="3" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C14" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" s="3" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:6" customHeight="1" ht="20">
       <c r="A15" s="4">
         <v>12</v>
       </c>
       <c r="B15" s="3" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="C15" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="F15" s="3" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:6" customHeight="1" ht="20">
       <c r="A16" s="4">
         <v>13</v>
       </c>
       <c r="B16" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C16" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="F16" s="3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="17" spans="1:6" customHeight="1" ht="20">
       <c r="A17" s="4">
         <v>14</v>
       </c>
       <c r="B17" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C17" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" s="3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:6" customHeight="1" ht="20">
       <c r="A18" s="4">
         <v>15</v>
       </c>
       <c r="B18" s="3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C18" s="3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="3" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:6" customHeight="1" ht="20">
       <c r="A19" s="4">
         <v>16</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C19" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="D19" s="3" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E19" s="3" t="s">
         <v>10</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6" customHeight="1" ht="20">
       <c r="A20" s="4">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C20" s="3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E20" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F20" s="3" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:6" customHeight="1" ht="20">
       <c r="A21" s="4">
         <v>18</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="E21" s="3" t="s">
         <v>14</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6" customHeight="1" ht="20">
       <c r="A22" s="4">
         <v>19</v>
       </c>
       <c r="B22" s="3" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="C22" s="3" t="s">
+      <c r="D22" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="E22" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="E22" s="3" t="s">
+      <c r="F22" s="3" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:6" customHeight="1" ht="20">
       <c r="A23" s="4">
         <v>20</v>
       </c>
       <c r="B23" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="C23" s="3" t="s">
+      <c r="D23" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="E23" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D23" s="3" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="3" t="s">
+      <c r="F23" s="3" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:6" customHeight="1" ht="20">
       <c r="A24" s="4">
         <v>21</v>
       </c>
       <c r="B24" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C24" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="C24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="3" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:6" customHeight="1" ht="20">
       <c r="A25" s="4">
         <v>22</v>
       </c>
       <c r="B25" s="3" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C25" s="3" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D25" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E25" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E25" s="3" t="s">
+      <c r="F25" s="3" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="20">
       <c r="A26" s="4">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="C26" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E26" s="3" t="s">
+      <c r="F26" s="3" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:6" customHeight="1" ht="20">
       <c r="A27" s="4">
         <v>24</v>
       </c>
       <c r="B27" s="3" t="s">
-        <v>81</v>
+        <v>26</v>
       </c>
       <c r="C27" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D27" s="3" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>82</v>
+        <v>28</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>83</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:6" customHeight="1" ht="20">
       <c r="A28" s="4">
         <v>25</v>
       </c>
       <c r="B28" s="3" t="s">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="C28" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D28" s="3" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:6" customHeight="1" ht="20">
       <c r="A29" s="4">
         <v>26</v>
       </c>
       <c r="B29" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C29" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D29" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="C29" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E29" s="3" t="s">
+      <c r="F29" s="3" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:6" customHeight="1" ht="20">
       <c r="A30" s="4">
         <v>27</v>
       </c>
       <c r="B30" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>89</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:6" customHeight="1" ht="20">
       <c r="A31" s="4">
         <v>28</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D31" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E31" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="E31" s="3" t="s">
+      <c r="F31" s="3" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="32" spans="1:6" customHeight="1" ht="20">
       <c r="A32" s="4">
         <v>29</v>
       </c>
       <c r="B32" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="E32" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="C32" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="3" t="s">
+      <c r="F32" s="3" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="33" spans="1:6" customHeight="1" ht="20">
       <c r="A33" s="4">
         <v>30</v>
       </c>
       <c r="B33" s="3" t="s">
+        <v>97</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" s="3" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:6" customHeight="1" ht="20">
       <c r="A34" s="4">
         <v>31</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D34" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E34" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="E34" s="3" t="s">
+      <c r="F34" s="3" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:6" customHeight="1" ht="20">
       <c r="A35" s="4">
         <v>32</v>
       </c>
       <c r="B35" s="3" t="s">
-        <v>105</v>
+        <v>30</v>
       </c>
       <c r="C35" s="3" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D35" s="3" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>106</v>
+        <v>31</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>107</v>
+        <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:6" customHeight="1" ht="20">
       <c r="A36" s="4">
         <v>33</v>
       </c>
       <c r="B36" s="3" t="s">
-        <v>31</v>
+        <v>104</v>
       </c>
       <c r="C36" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D36" s="3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>32</v>
+        <v>106</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>33</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:6" customHeight="1" ht="20">
       <c r="A37" s="4">
         <v>34</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>108</v>
       </c>
       <c r="C37" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D37" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="E37" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="E37" s="3" t="s">
+      <c r="F37" s="3" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:6" customHeight="1" ht="20">
       <c r="A38" s="4">
         <v>35</v>
       </c>
       <c r="B38" s="3" t="s">
-        <v>112</v>
+        <v>33</v>
       </c>
       <c r="C38" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D38" s="3" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>113</v>
+        <v>34</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>114</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:6" customHeight="1" ht="20">
       <c r="A39" s="4">
         <v>36</v>
       </c>
       <c r="B39" s="3" t="s">
-        <v>34</v>
+        <v>112</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D39" s="3" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>35</v>
+        <v>113</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>36</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:6" customHeight="1" ht="20">
       <c r="A40" s="4">
         <v>37</v>
       </c>
       <c r="B40" s="3" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D40" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="E40" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="C40" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E40" s="3" t="s">
+      <c r="F40" s="3" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:6" customHeight="1" ht="20">
       <c r="A41" s="4">
         <v>38</v>
       </c>
       <c r="B41" s="3" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>119</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="E41" s="3" t="s">
         <v>120</v>
       </c>
       <c r="F41" s="3" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:6" customHeight="1" ht="20">
       <c r="A42" s="4">
         <v>39</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>122</v>
       </c>
       <c r="C42" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D42" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E42" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="E42" s="3" t="s">
+      <c r="F42" s="3" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:6" customHeight="1" ht="20">
       <c r="A43" s="4">
         <v>40</v>
       </c>
       <c r="B43" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D43" s="3" t="s">
+        <v>119</v>
+      </c>
+      <c r="E43" s="3" t="s">
         <v>126</v>
       </c>
-      <c r="C43" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E43" s="3" t="s">
+      <c r="F43" s="3" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="44" spans="1:6" customHeight="1" ht="20">
       <c r="A44" s="4">
         <v>41</v>
       </c>
       <c r="B44" s="3" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="C44" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="E44" s="3" t="s">
-        <v>130</v>
+        <v>37</v>
       </c>
       <c r="F44" s="3" t="s">
-        <v>131</v>
+        <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:6" customHeight="1" ht="20">
       <c r="A45" s="4">
         <v>42</v>
       </c>
       <c r="B45" s="3" t="s">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="C45" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E45" s="3" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="F45" s="3" t="s">
-        <v>39</v>
+        <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:6" customHeight="1" ht="20">
       <c r="A46" s="4">
         <v>43</v>
       </c>
       <c r="B46" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D46" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="E46" s="3" t="s">
         <v>133</v>
       </c>
-      <c r="C46" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E46" s="3" t="s">
+      <c r="F46" s="3" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:6" customHeight="1" ht="20">
       <c r="A47" s="4">
         <v>44</v>
       </c>
       <c r="B47" s="3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="D47" s="3" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="E47" s="3" t="s">
         <v>137</v>
       </c>
       <c r="F47" s="3" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="48" spans="1:6" customHeight="1" ht="20">
       <c r="A48" s="4">
         <v>45</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>139</v>
       </c>
       <c r="C48" s="3" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D48" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E48" s="3" t="s">
         <v>140</v>
       </c>
-      <c r="E48" s="3" t="s">
+      <c r="F48" s="3" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:6" customHeight="1" ht="20">
       <c r="A49" s="4">
         <v>46</v>
       </c>
       <c r="B49" s="3" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D49" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E49" s="3" t="s">
         <v>143</v>
       </c>
-      <c r="C49" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E49" s="3" t="s">
+      <c r="F49" s="3" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:6" customHeight="1" ht="20">
       <c r="A50" s="4">
         <v>47</v>
       </c>
       <c r="B50" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>66</v>
+      </c>
+      <c r="D50" s="3" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>140</v>
       </c>
       <c r="E50" s="3" t="s">
         <v>147</v>
       </c>
       <c r="F50" s="3" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:6" customHeight="1" ht="20">
       <c r="A51" s="4">
         <v>48</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>149</v>
       </c>
       <c r="C51" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D51" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E51" s="3" t="s">
         <v>150</v>
       </c>
-      <c r="E51" s="3" t="s">
+      <c r="F51" s="3" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:6" customHeight="1" ht="20">
       <c r="A52" s="4">
         <v>49</v>
       </c>
       <c r="B52" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" s="3" t="s">
+        <v>146</v>
+      </c>
+      <c r="E52" s="3" t="s">
         <v>153</v>
       </c>
-      <c r="C52" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E52" s="3" t="s">
+      <c r="F52" s="3" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:6" customHeight="1" ht="20">
       <c r="A53" s="4">
         <v>50</v>
       </c>
       <c r="B53" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="C53" s="3" t="s">
         <v>156</v>
       </c>
-      <c r="C53" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D53" s="3" t="s">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="E53" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F53" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:6" customHeight="1" ht="20">
       <c r="A54" s="4">
         <v>51</v>
       </c>
       <c r="B54" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C54" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E54" s="3" t="s">
         <v>161</v>
       </c>
       <c r="F54" s="3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:6" customHeight="1" ht="20">
       <c r="A55" s="4">
         <v>52</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>163</v>
       </c>
       <c r="C55" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E55" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="F55" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="56" spans="1:6" customHeight="1" ht="20">
       <c r="A56" s="4">
         <v>53</v>
       </c>
       <c r="B56" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C56" s="3" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="E56" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="F56" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="57" spans="1:6" customHeight="1" ht="20">
       <c r="A57" s="4">
         <v>54</v>
       </c>
       <c r="B57" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C57" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D57" s="3" t="s">
-        <v>170</v>
+        <v>164</v>
       </c>
       <c r="E57" s="3" t="s">
         <v>171</v>
       </c>
       <c r="F57" s="3" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="58" spans="1:6" customHeight="1" ht="20">
       <c r="A58" s="4">
         <v>55</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>173</v>
       </c>
       <c r="C58" s="3" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E58" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="59" spans="1:6" customHeight="1" ht="20">
       <c r="A59" s="4">
         <v>56</v>
       </c>
       <c r="B59" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C59" s="3" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="D59" s="3" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="E59" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="60" spans="1:6" customHeight="1" ht="20">
       <c r="A60" s="4">
         <v>57</v>
       </c>
       <c r="B60" s="3" t="s">
-        <v>179</v>
+        <v>39</v>
       </c>
       <c r="C60" s="3" t="s">
-        <v>62</v>
+        <v>180</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>181</v>
+        <v>40</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>182</v>
+        <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:6" customHeight="1" ht="20">
       <c r="A61" s="4">
         <v>58</v>
       </c>
       <c r="B61" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C61" s="3" t="s">
         <v>183</v>
       </c>
-      <c r="C61" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E61" s="3" t="s">
         <v>184</v>
       </c>
       <c r="F61" s="3" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="62" spans="1:6" customHeight="1" ht="20">
       <c r="A62" s="4">
         <v>59</v>
       </c>
       <c r="B62" s="3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C62" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D62" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D62" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="63" spans="1:6" customHeight="1" ht="20">
       <c r="A63" s="4">
         <v>60</v>
       </c>
       <c r="B63" s="3" t="s">
+        <v>187</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="E63" s="3" t="s">
         <v>188</v>
       </c>
-      <c r="C63" s="3" t="s">
+      <c r="F63" s="3" t="s">
         <v>189</v>
-      </c>
-[...7 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="64" spans="1:6" customHeight="1" ht="20">
       <c r="A64" s="4">
         <v>61</v>
       </c>
       <c r="B64" s="3" t="s">
-        <v>43</v>
+        <v>190</v>
       </c>
       <c r="C64" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D64" s="3" t="s">
         <v>186</v>
       </c>
-      <c r="D64" s="3" t="s">
+      <c r="E64" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="F64" s="3" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:6" customHeight="1" ht="20">
       <c r="A65" s="4">
         <v>62</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>193</v>
       </c>
       <c r="C65" s="3" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="66" spans="1:6" customHeight="1" ht="20">
       <c r="A66" s="4">
         <v>63</v>
       </c>
       <c r="B66" s="3" t="s">
-        <v>196</v>
+        <v>45</v>
       </c>
       <c r="C66" s="3" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D66" s="3" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E66" s="3" t="s">
-        <v>197</v>
+        <v>46</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>198</v>
+        <v>47</v>
       </c>
     </row>
     <row r="67" spans="1:6" customHeight="1" ht="20">
       <c r="A67" s="4">
         <v>64</v>
       </c>
       <c r="B67" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E67" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="F67" s="3" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="68" spans="1:6" customHeight="1" ht="20">
       <c r="A68" s="4">
         <v>65</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="C68" s="3" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>200</v>
       </c>
       <c r="E68" s="3" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:6" customHeight="1" ht="20">
       <c r="A69" s="4">
         <v>66</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C69" s="3" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>200</v>
       </c>
       <c r="E69" s="3" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="70" spans="1:6" customHeight="1" ht="20">
       <c r="A70" s="4">
         <v>67</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>24</v>
+        <v>204</v>
       </c>
       <c r="C70" s="3" t="s">
-        <v>186</v>
+        <v>205</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>206</v>
       </c>
       <c r="E70" s="3" t="s">
-        <v>25</v>
+        <v>207</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>26</v>
+        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:6" customHeight="1" ht="20">
       <c r="A71" s="4">
         <v>68</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C71" s="3" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>206</v>
       </c>
       <c r="E71" s="3" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="72" spans="1:6" customHeight="1" ht="20">
       <c r="A72" s="4">
         <v>69</v>
       </c>
       <c r="B72" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C72" s="3" t="s">
         <v>210</v>
       </c>
-      <c r="C72" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D72" s="3" t="s">
-        <v>212</v>
+        <v>206</v>
       </c>
       <c r="E72" s="3" t="s">
         <v>213</v>
       </c>
       <c r="F72" s="3" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:6" customHeight="1" ht="20">
       <c r="A73" s="4">
         <v>70</v>
       </c>
       <c r="B73" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C73" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D73" s="3" t="s">
         <v>215</v>
       </c>
-      <c r="C73" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E73" s="3" t="s">
-        <v>217</v>
+        <v>49</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>218</v>
+        <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:6" customHeight="1" ht="20">
       <c r="A74" s="4">
         <v>71</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>46</v>
+        <v>216</v>
       </c>
       <c r="C74" s="3" t="s">
-        <v>216</v>
+        <v>183</v>
       </c>
       <c r="D74" s="3" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="E74" s="3" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="75" spans="1:6" customHeight="1" ht="20">
       <c r="A75" s="4">
         <v>72</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>49</v>
+        <v>219</v>
       </c>
       <c r="C75" s="3" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D75" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E75" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="F75" s="3" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="76" spans="1:6" customHeight="1" ht="20">
       <c r="A76" s="4">
         <v>73</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>222</v>
       </c>
       <c r="C76" s="3" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D76" s="3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E76" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="77" spans="1:6" customHeight="1" ht="20">
       <c r="A77" s="4">
         <v>74</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C77" s="3" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D77" s="3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E77" s="3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="78" spans="1:6" customHeight="1" ht="20">
       <c r="A78" s="4">
         <v>75</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C78" s="3" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D78" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E78" s="3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:6" customHeight="1" ht="20">
       <c r="A79" s="4">
         <v>76</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C79" s="3" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D79" s="3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E79" s="3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:6" customHeight="1" ht="20">
       <c r="A80" s="4">
         <v>77</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C80" s="3" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="D80" s="3" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E80" s="3" t="s">
         <v>237</v>
       </c>
       <c r="F80" s="3" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:6" customHeight="1" ht="20">
       <c r="A81" s="4">
         <v>78</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>239</v>
       </c>
       <c r="C81" s="3" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="E81" s="3" t="s">
         <v>240</v>
       </c>
       <c r="F81" s="3" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:6" customHeight="1" ht="20">
       <c r="A82" s="4">
         <v>79</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>242</v>
       </c>
       <c r="C82" s="3" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="D82" s="3" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="E82" s="3" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="83" spans="1:6" customHeight="1" ht="20">
       <c r="A83" s="4">
         <v>80</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>245</v>
+        <v>51</v>
       </c>
       <c r="C83" s="3" t="s">
-        <v>189</v>
+        <v>180</v>
       </c>
       <c r="D83" s="3" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="E83" s="3" t="s">
-        <v>246</v>
+        <v>52</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>247</v>
+        <v>53</v>
       </c>
     </row>
     <row r="84" spans="1:6" customHeight="1" ht="20">
       <c r="A84" s="4">
         <v>81</v>
       </c>
       <c r="B84" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D84" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="E84" s="3" t="s">
+        <v>247</v>
+      </c>
+      <c r="F84" s="3" t="s">
         <v>248</v>
-      </c>
-[...10 lines deleted...]
-        <v>251</v>
       </c>
     </row>
     <row r="85" spans="1:6" customHeight="1" ht="20">
       <c r="A85" s="4">
         <v>82</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>52</v>
+        <v>249</v>
       </c>
       <c r="C85" s="3" t="s">
-        <v>186</v>
+        <v>250</v>
       </c>
       <c r="D85" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E85" s="3" t="s">
-        <v>53</v>
+        <v>252</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>54</v>
+        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:6" customHeight="1" ht="20">
       <c r="A86" s="4">
         <v>83</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C86" s="3" t="s">
-        <v>189</v>
+        <v>255</v>
       </c>
       <c r="D86" s="3" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E86" s="3" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="87" spans="1:6" customHeight="1" ht="20">
       <c r="A87" s="4">
         <v>84</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C87" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D87" s="3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E87" s="3" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="88" spans="1:6" customHeight="1" ht="20">
       <c r="A88" s="4">
         <v>85</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C88" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D88" s="3" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E88" s="3" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="89" spans="1:6" customHeight="1" ht="20">
       <c r="A89" s="4">
         <v>86</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C89" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D89" s="3" t="s">
-        <v>265</v>
+        <v>259</v>
       </c>
       <c r="E89" s="3" t="s">
         <v>266</v>
       </c>
       <c r="F89" s="3" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="90" spans="1:6" customHeight="1" ht="20">
       <c r="A90" s="4">
         <v>87</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>268</v>
       </c>
       <c r="C90" s="3" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="D90" s="3" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E90" s="3" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91" spans="1:6" customHeight="1" ht="20">
       <c r="A91" s="4">
         <v>88</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C91" s="3" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="D91" s="3" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="E91" s="3" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="92" spans="1:6" customHeight="1" ht="20">
       <c r="A92" s="4">
         <v>89</v>
       </c>
       <c r="B92" s="3" t="s">
+        <v>277</v>
+      </c>
+      <c r="C92" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="D92" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="C92" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E92" s="3" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:6" customHeight="1" ht="20">
       <c r="A93" s="4">
         <v>90</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="C93" s="3" t="s">
-        <v>279</v>
+        <v>180</v>
       </c>
       <c r="D93" s="3" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E93" s="3" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="94" spans="1:6" customHeight="1" ht="20">
       <c r="A94" s="4">
         <v>91</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="C94" s="3" t="s">
-        <v>284</v>
+        <v>183</v>
       </c>
       <c r="D94" s="3" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="E94" s="3" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:6" customHeight="1" ht="20">
       <c r="A95" s="4">
         <v>92</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C95" s="3" t="s">
-        <v>186</v>
+        <v>255</v>
       </c>
       <c r="D95" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E95" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="96" spans="1:6" customHeight="1" ht="20">
       <c r="A96" s="4">
         <v>93</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>291</v>
+        <v>45</v>
       </c>
       <c r="C96" s="3" t="s">
-        <v>189</v>
+        <v>250</v>
       </c>
       <c r="D96" s="3" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E96" s="3" t="s">
-        <v>292</v>
+        <v>213</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>293</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:6" customHeight="1" ht="20">
       <c r="A97" s="4">
         <v>94</v>
       </c>
       <c r="B97" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C97" s="3" t="s">
+        <v>292</v>
+      </c>
+      <c r="D97" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="E97" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="C97" s="3" t="s">
-[...2 lines deleted...]
-      <c r="D97" s="3" t="s">
+      <c r="F97" s="3" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="98" spans="1:6" customHeight="1" ht="20">
       <c r="A98" s="4">
         <v>95</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>46</v>
+        <v>296</v>
       </c>
       <c r="C98" s="3" t="s">
-        <v>256</v>
+        <v>297</v>
       </c>
       <c r="D98" s="3" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="E98" s="3" t="s">
-        <v>219</v>
+        <v>298</v>
       </c>
       <c r="F98" s="3" t="s">
-        <v>220</v>
+        <v>299</v>
       </c>
     </row>
     <row r="99" spans="1:6" customHeight="1" ht="20">
       <c r="A99" s="4">
         <v>96</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>91</v>
+        <v>300</v>
       </c>
       <c r="C99" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D99" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E99" s="3" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F99" s="3" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="100" spans="1:6" customHeight="1" ht="20">
       <c r="A100" s="4">
         <v>97</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C100" s="3" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D100" s="3" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="E100" s="3" t="s">
         <v>304</v>
       </c>
       <c r="F100" s="3" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="101" spans="1:6" customHeight="1" ht="20">
       <c r="A101" s="4">
         <v>98</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>306</v>
       </c>
       <c r="C101" s="3" t="s">
-        <v>303</v>
+        <v>255</v>
       </c>
       <c r="D101" s="3" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="E101" s="3" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="102" spans="1:6" customHeight="1" ht="20">
       <c r="A102" s="4">
         <v>99</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C102" s="3" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D102" s="3" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="E102" s="3" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="103" spans="1:6" customHeight="1" ht="20">
       <c r="A103" s="4">
         <v>100</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C103" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D103" s="3" t="s">
-        <v>313</v>
+        <v>307</v>
       </c>
       <c r="E103" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="104" spans="1:6" customHeight="1" ht="20">
       <c r="A104" s="4">
         <v>101</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C104" s="3" t="s">
-        <v>317</v>
+        <v>250</v>
       </c>
       <c r="D104" s="3" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E104" s="3" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:6" customHeight="1" ht="20">
       <c r="A105" s="4">
         <v>102</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="C105" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D105" s="3" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="E105" s="3" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="106" spans="1:6" customHeight="1" ht="20">
       <c r="A106" s="4">
         <v>103</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>323</v>
+        <v>20</v>
       </c>
       <c r="C106" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>324</v>
       </c>
       <c r="E106" s="3" t="s">
-        <v>325</v>
+        <v>21</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>326</v>
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:6" customHeight="1" ht="20">
       <c r="A107" s="4">
         <v>104</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C107" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>324</v>
       </c>
       <c r="E107" s="3" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
     </row>
     <row r="108" spans="1:6" customHeight="1" ht="20">
       <c r="A108" s="4">
         <v>105</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>20</v>
+        <v>328</v>
       </c>
       <c r="C108" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D108" s="3" t="s">
+        <v>324</v>
+      </c>
+      <c r="E108" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="F108" s="3" t="s">
         <v>330</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="109" spans="1:6" customHeight="1" ht="20">
       <c r="A109" s="4">
         <v>106</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>331</v>
       </c>
       <c r="C109" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D109" s="3" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="E109" s="3" t="s">
         <v>332</v>
       </c>
       <c r="F109" s="3" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="110" spans="1:6" customHeight="1" ht="20">
       <c r="A110" s="4">
         <v>107</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>334</v>
       </c>
       <c r="C110" s="3" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="D110" s="3" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E110" s="3" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
     </row>
     <row r="111" spans="1:6" customHeight="1" ht="20">
       <c r="A111" s="4">
         <v>108</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="C111" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D111" s="3" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="E111" s="3" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="112" spans="1:6" customHeight="1" ht="20">
       <c r="A112" s="4">
         <v>109</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C112" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D112" s="3" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="E112" s="3" t="s">
         <v>342</v>
       </c>
       <c r="F112" s="3" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="113" spans="1:6" customHeight="1" ht="20">
       <c r="A113" s="4">
         <v>110</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>344</v>
       </c>
       <c r="C113" s="3" t="s">
-        <v>261</v>
+        <v>292</v>
       </c>
       <c r="D113" s="3" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E113" s="3" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
     </row>
     <row r="114" spans="1:6" customHeight="1" ht="20">
       <c r="A114" s="4">
         <v>111</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C114" s="3" t="s">
-        <v>261</v>
+        <v>297</v>
       </c>
       <c r="D114" s="3" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="E114" s="3" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:6" customHeight="1" ht="20">
       <c r="A115" s="4">
         <v>112</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C115" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D115" s="3" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="E115" s="3" t="s">
         <v>352</v>
       </c>
       <c r="F115" s="3" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="116" spans="1:6" customHeight="1" ht="20">
       <c r="A116" s="4">
         <v>113</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>354</v>
       </c>
       <c r="C116" s="3" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D116" s="3" t="s">
-        <v>351</v>
+        <v>345</v>
       </c>
       <c r="E116" s="3" t="s">
         <v>355</v>
       </c>
       <c r="F116" s="3" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="117" spans="1:6" customHeight="1" ht="20">
       <c r="A117" s="4">
         <v>114</v>
       </c>
       <c r="B117" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>250</v>
+      </c>
+      <c r="D117" s="3" t="s">
         <v>357</v>
       </c>
-      <c r="C117" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E117" s="3" t="s">
-        <v>358</v>
+        <v>18</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>359</v>
+        <v>19</v>
       </c>
     </row>
     <row r="118" spans="1:6" customHeight="1" ht="20">
       <c r="A118" s="4">
         <v>115</v>
       </c>
       <c r="B118" s="3" t="s">
+        <v>358</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D118" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E118" s="3" t="s">
+        <v>359</v>
+      </c>
+      <c r="F118" s="3" t="s">
         <v>360</v>
-      </c>
-[...10 lines deleted...]
-        <v>362</v>
       </c>
     </row>
     <row r="119" spans="1:6" customHeight="1" ht="20">
       <c r="A119" s="4">
         <v>116</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>16</v>
+        <v>361</v>
       </c>
       <c r="C119" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D119" s="3" t="s">
+        <v>357</v>
+      </c>
+      <c r="E119" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="F119" s="3" t="s">
         <v>363</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="120" spans="1:6" customHeight="1" ht="20">
       <c r="A120" s="4">
         <v>117</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>364</v>
       </c>
       <c r="C120" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D120" s="3" t="s">
-        <v>363</v>
+        <v>357</v>
       </c>
       <c r="E120" s="3" t="s">
         <v>365</v>
       </c>
       <c r="F120" s="3" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="121" spans="1:6" customHeight="1" ht="20">
       <c r="A121" s="4">
         <v>118</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>367</v>
       </c>
       <c r="C121" s="3" t="s">
-        <v>261</v>
+        <v>311</v>
       </c>
       <c r="D121" s="3" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="E121" s="3" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
     </row>
     <row r="122" spans="1:6" customHeight="1" ht="20">
       <c r="A122" s="4">
         <v>119</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C122" s="3" t="s">
-        <v>261</v>
+        <v>372</v>
       </c>
       <c r="D122" s="3" t="s">
-        <v>363</v>
+        <v>373</v>
       </c>
       <c r="E122" s="3" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
     </row>
     <row r="123" spans="1:6" customHeight="1" ht="20">
       <c r="A123" s="4">
         <v>120</v>
       </c>
       <c r="B123" s="3" t="s">
+        <v>376</v>
+      </c>
+      <c r="C123" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="D123" s="3" t="s">
         <v>373</v>
       </c>
-      <c r="C123" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123" s="3" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
     </row>
     <row r="124" spans="1:6" customHeight="1" ht="20">
       <c r="A124" s="4">
         <v>121</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C124" s="3" t="s">
-        <v>378</v>
+        <v>250</v>
       </c>
       <c r="D124" s="3" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E124" s="3" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="125" spans="1:6" customHeight="1" ht="20">
       <c r="A125" s="4">
         <v>122</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="C125" s="3" t="s">
-        <v>383</v>
+        <v>250</v>
       </c>
       <c r="D125" s="3" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="E125" s="3" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="126" spans="1:6" customHeight="1" ht="20">
       <c r="A126" s="4">
         <v>123</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>386</v>
+        <v>12</v>
       </c>
       <c r="C126" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D126" s="3" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E126" s="3" t="s">
-        <v>388</v>
+        <v>14</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>389</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:6" customHeight="1" ht="20">
       <c r="A127" s="4">
         <v>124</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>390</v>
+        <v>7</v>
       </c>
       <c r="C127" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D127" s="3" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="E127" s="3" t="s">
-        <v>392</v>
+        <v>10</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>393</v>
+        <v>11</v>
       </c>
     </row>
     <row r="128" spans="1:6" customHeight="1" ht="20">
       <c r="A128" s="4">
         <v>125</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="C128" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D128" s="3" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="E128" s="3" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="129" spans="1:6" customHeight="1" ht="20">
       <c r="A129" s="4">
         <v>126</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>7</v>
+        <v>51</v>
       </c>
       <c r="C129" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D129" s="3" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="E129" s="3" t="s">
-        <v>10</v>
+        <v>52</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>11</v>
+        <v>53</v>
       </c>
     </row>
     <row r="130" spans="1:6" customHeight="1" ht="20">
       <c r="A130" s="4">
         <v>127</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>24</v>
+        <v>390</v>
       </c>
       <c r="C130" s="3" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="D130" s="3" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E130" s="3" t="s">
-        <v>25</v>
+        <v>392</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>26</v>
+        <v>393</v>
       </c>
     </row>
     <row r="131" spans="1:6" customHeight="1" ht="20">
       <c r="A131" s="4">
         <v>128</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>52</v>
+        <v>394</v>
       </c>
       <c r="C131" s="3" t="s">
-        <v>261</v>
+        <v>255</v>
       </c>
       <c r="D131" s="3" t="s">
+        <v>391</v>
+      </c>
+      <c r="E131" s="3" t="s">
         <v>395</v>
       </c>
-      <c r="E131" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="3" t="s">
-        <v>54</v>
+        <v>396</v>
       </c>
     </row>
     <row r="132" spans="1:6" customHeight="1" ht="20">
       <c r="A132" s="4">
         <v>129</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C132" s="3" t="s">
-        <v>256</v>
+        <v>398</v>
       </c>
       <c r="D132" s="3" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="E132" s="3" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="133" spans="1:6" customHeight="1" ht="20">
       <c r="A133" s="4">
         <v>130</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>400</v>
+        <v>12</v>
       </c>
       <c r="C133" s="3" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="D133" s="3" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E133" s="3" t="s">
-        <v>401</v>
+        <v>14</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>402</v>
+        <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:6" customHeight="1" ht="20">
       <c r="A134" s="4">
         <v>131</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>403</v>
       </c>
       <c r="C134" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D134" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="E134" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="E134" s="3" t="s">
+      <c r="F134" s="3" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
     </row>
     <row r="135" spans="1:6" customHeight="1" ht="20">
       <c r="A135" s="4">
         <v>132</v>
       </c>
       <c r="B135" s="3" t="s">
+        <v>406</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>255</v>
+      </c>
+      <c r="D135" s="3" t="s">
+        <v>402</v>
+      </c>
+      <c r="E135" s="3" t="s">
         <v>407</v>
       </c>
-      <c r="C135" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E135" s="3" t="s">
+      <c r="F135" s="3" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="136" spans="1:6" customHeight="1" ht="20">
       <c r="A136" s="4">
         <v>133</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>12</v>
+        <v>409</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>256</v>
+        <v>410</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E136" s="3" t="s">
-        <v>14</v>
+        <v>412</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>15</v>
+        <v>413</v>
       </c>
     </row>
     <row r="137" spans="1:6" customHeight="1" ht="20">
       <c r="A137" s="4">
         <v>134</v>
       </c>
       <c r="B137" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="D137" s="3" t="s">
         <v>411</v>
       </c>
-      <c r="C137" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E137" s="3" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
     </row>
     <row r="138" spans="1:6" customHeight="1" ht="20">
       <c r="A138" s="4">
         <v>135</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="C138" s="3" t="s">
-        <v>261</v>
+        <v>250</v>
       </c>
       <c r="D138" s="3" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="E138" s="3" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="139" spans="1:6" customHeight="1" ht="20">
       <c r="A139" s="4">
         <v>136</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>417</v>
+        <v>135</v>
       </c>
       <c r="C139" s="3" t="s">
-        <v>418</v>
+        <v>255</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>419</v>
       </c>
       <c r="E139" s="3" t="s">
-        <v>420</v>
+        <v>137</v>
       </c>
       <c r="F139" s="3" t="s">
-        <v>421</v>
+        <v>138</v>
       </c>
     </row>
     <row r="140" spans="1:6" customHeight="1" ht="20">
       <c r="A140" s="4">
         <v>137</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>422</v>
       </c>
       <c r="C140" s="3" t="s">
-        <v>423</v>
+        <v>255</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>419</v>
       </c>
       <c r="E140" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="F140" s="3" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
     </row>
     <row r="141" spans="1:6" customHeight="1" ht="20">
       <c r="A141" s="4">
         <v>138</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>426</v>
+        <v>132</v>
       </c>
       <c r="C141" s="3" t="s">
-        <v>256</v>
+        <v>250</v>
       </c>
       <c r="D141" s="3" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="E141" s="3" t="s">
-        <v>428</v>
+        <v>133</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>429</v>
-[...59 lines deleted...]
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:F144"/>
+  <autoFilter ref="A3:F141"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>