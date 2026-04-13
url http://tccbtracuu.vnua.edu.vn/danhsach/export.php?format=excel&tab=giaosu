--- v0 (2026-02-25)
+++ v1 (2026-04-13)
@@ -6,51 +6,54 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$3:$J$45</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Worksheet'!$1:$3</definedName>
+  </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>DANH SÁCH GIÁO SƯ</t>
   </si>
   <si>
     <t>STT</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>HO VA TEN</t>
   </si>
   <si>
     <t>GIOI TINH</t>
   </si>
   <si>
     <t>NAM SINH</t>
   </si>
   <si>
@@ -271,111 +274,143 @@
   </si>
   <si>
     <t>Nguyễn Thị Lan</t>
   </si>
   <si>
     <t>Vũ Đình Tôn</t>
   </si>
   <si>
     <t>Nguyễn Văn Thanh</t>
   </si>
   <si>
     <t>Giáo sư/2020</t>
   </si>
   <si>
     <t>Phạm Bảo Dương</t>
   </si>
   <si>
     <t>Giáo sư/2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="3">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
     </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F2F2"/>
+        <fgColor rgb="FFE2E8F0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="5">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -636,1203 +671,1289 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
-  <sheetPr>
+  <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A3" sqref="A3:J3"/>
+      <pane ySplit="3" activePane="bottomLeft" state="frozen" topLeftCell="A4"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4:A45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="4.57" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="3.428" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="11.711" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="42.418" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:10" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:10" customHeight="1" ht="25">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
-      <c r="A4">
+    <row r="4" spans="1:10" customHeight="1" ht="20">
+      <c r="A4" s="4">
         <v>1</v>
       </c>
-      <c r="B4">
+      <c r="B4" s="3">
         <v>1</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...2 lines deleted...]
-      <c r="E4">
+      <c r="D4" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="3">
         <v>1919</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G4" t="s">
+      <c r="G4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H4" t="s">
-[...4 lines deleted...]
-      <c r="A5">
+      <c r="H4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+    </row>
+    <row r="5" spans="1:10" customHeight="1" ht="20">
+      <c r="A5" s="4">
         <v>2</v>
       </c>
-      <c r="B5">
+      <c r="B5" s="3">
         <v>2</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5">
+      <c r="D5" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" s="3">
         <v>1918</v>
       </c>
-      <c r="F5" t="s">
+      <c r="F5" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G5" t="s">
+      <c r="G5" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H5" t="s">
-[...4 lines deleted...]
-      <c r="A6">
+      <c r="H5" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+    </row>
+    <row r="6" spans="1:10" customHeight="1" ht="20">
+      <c r="A6" s="4">
         <v>3</v>
       </c>
-      <c r="B6">
+      <c r="B6" s="3">
         <v>3</v>
       </c>
-      <c r="C6" t="s">
+      <c r="C6" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...2 lines deleted...]
-      <c r="E6">
+      <c r="D6" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="3">
         <v>1938</v>
       </c>
-      <c r="F6" t="s">
+      <c r="F6" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G6" t="s">
+      <c r="G6" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H6" t="s">
+      <c r="H6" s="3" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7">
+      <c r="I6" s="3"/>
+      <c r="J6" s="3"/>
+    </row>
+    <row r="7" spans="1:10" customHeight="1" ht="20">
+      <c r="A7" s="4">
         <v>4</v>
       </c>
-      <c r="B7">
+      <c r="B7" s="3">
         <v>4</v>
       </c>
-      <c r="C7" t="s">
+      <c r="C7" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E7">
+      <c r="E7" s="3">
         <v>1937</v>
       </c>
-      <c r="F7" t="s">
+      <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="G7" t="s">
+      <c r="G7" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H7" t="s">
+      <c r="H7" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8">
+      <c r="I7" s="3"/>
+      <c r="J7" s="3"/>
+    </row>
+    <row r="8" spans="1:10" customHeight="1" ht="20">
+      <c r="A8" s="4">
         <v>5</v>
       </c>
-      <c r="B8">
+      <c r="B8" s="3">
         <v>5</v>
       </c>
-      <c r="C8" t="s">
+      <c r="C8" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...2 lines deleted...]
-      <c r="E8">
+      <c r="D8" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" s="3">
         <v>1932</v>
       </c>
-      <c r="F8" t="s">
+      <c r="F8" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G8" t="s">
+      <c r="G8" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H8" t="s">
-[...4 lines deleted...]
-      <c r="A9">
+      <c r="H8" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="3"/>
+      <c r="J8" s="3"/>
+    </row>
+    <row r="9" spans="1:10" customHeight="1" ht="20">
+      <c r="A9" s="4">
         <v>6</v>
       </c>
-      <c r="B9">
+      <c r="B9" s="3">
         <v>6</v>
       </c>
-      <c r="C9" t="s">
+      <c r="C9" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="D9" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="3">
         <v>1934</v>
       </c>
-      <c r="F9" t="s">
+      <c r="F9" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G9" t="s">
+      <c r="G9" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H9" t="s">
-[...4 lines deleted...]
-      <c r="A10">
+      <c r="H9" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="20">
+      <c r="A10" s="4">
         <v>7</v>
       </c>
-      <c r="B10">
+      <c r="B10" s="3">
         <v>7</v>
       </c>
-      <c r="C10" t="s">
+      <c r="C10" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="D10" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" s="3">
         <v>1935</v>
       </c>
-      <c r="F10" t="s">
+      <c r="F10" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G10" t="s">
+      <c r="G10" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H10" t="s">
+      <c r="H10" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11">
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="20">
+      <c r="A11" s="4">
         <v>8</v>
       </c>
-      <c r="B11">
+      <c r="B11" s="3">
         <v>8</v>
       </c>
-      <c r="C11" t="s">
+      <c r="C11" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="D11" t="s">
-[...2 lines deleted...]
-      <c r="E11">
+      <c r="D11" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E11" s="3">
         <v>1935</v>
       </c>
-      <c r="F11" t="s">
+      <c r="F11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G11" t="s">
+      <c r="G11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="H11" t="s">
-[...4 lines deleted...]
-      <c r="A12">
+      <c r="H11" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I11" s="3"/>
+      <c r="J11" s="3"/>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="20">
+      <c r="A12" s="4">
         <v>9</v>
       </c>
-      <c r="B12">
+      <c r="B12" s="3">
         <v>9</v>
       </c>
-      <c r="C12" t="s">
+      <c r="C12" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="D12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E12" s="3">
         <v>1935</v>
       </c>
-      <c r="F12" t="s">
+      <c r="F12" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G12" t="s">
+      <c r="G12" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H12" t="s">
+      <c r="H12" s="3" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13">
+      <c r="I12" s="3"/>
+      <c r="J12" s="3"/>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="20">
+      <c r="A13" s="4">
         <v>10</v>
       </c>
-      <c r="B13">
+      <c r="B13" s="3">
         <v>10</v>
       </c>
-      <c r="C13" t="s">
+      <c r="C13" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="D13" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E13" s="3">
         <v>1940</v>
       </c>
-      <c r="F13" t="s">
+      <c r="F13" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G13" t="s">
+      <c r="G13" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H13" t="s">
+      <c r="H13" s="3" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14">
+      <c r="I13" s="3"/>
+      <c r="J13" s="3"/>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="20">
+      <c r="A14" s="4">
         <v>11</v>
       </c>
-      <c r="B14">
+      <c r="B14" s="3">
         <v>11</v>
       </c>
-      <c r="C14" t="s">
+      <c r="C14" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D14" t="s">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="D14" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="3">
         <v>1937</v>
       </c>
-      <c r="F14" t="s">
+      <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G14" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H14" t="s">
+      <c r="H14" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C15" t="s">
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="20">
+      <c r="A15" s="4">
+        <v>12</v>
+      </c>
+      <c r="B15" s="3">
+        <v>12</v>
+      </c>
+      <c r="C15" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
-[...2 lines deleted...]
-      <c r="E15">
+      <c r="D15" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E15" s="3">
         <v>1934</v>
       </c>
-      <c r="F15" t="s">
+      <c r="F15" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G15" t="s">
+      <c r="G15" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H15" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16">
+      <c r="I15" s="3"/>
+      <c r="J15" s="3"/>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="20">
+      <c r="A16" s="4">
         <v>13</v>
       </c>
-      <c r="B16">
+      <c r="B16" s="3">
         <v>13</v>
       </c>
-      <c r="C16" t="s">
+      <c r="C16" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D16" t="s">
-[...2 lines deleted...]
-      <c r="E16">
+      <c r="D16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="3">
         <v>1943</v>
       </c>
-      <c r="F16" t="s">
+      <c r="F16" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G16" t="s">
+      <c r="G16" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H16" t="s">
-[...4 lines deleted...]
-      <c r="A17">
+      <c r="H16" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="3"/>
+      <c r="J16" s="3"/>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="20">
+      <c r="A17" s="4">
         <v>14</v>
       </c>
-      <c r="B17">
+      <c r="B17" s="3">
         <v>14</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E17">
+      <c r="E17" s="3">
         <v>1939</v>
       </c>
-      <c r="F17" t="s">
+      <c r="F17" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G17" t="s">
+      <c r="G17" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H17" t="s">
-[...10 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H17" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I17" s="3"/>
+      <c r="J17" s="3"/>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="20">
+      <c r="A18" s="4">
+        <v>15</v>
+      </c>
+      <c r="B18" s="3">
+        <v>15</v>
+      </c>
+      <c r="C18" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="D18" t="s">
-[...2 lines deleted...]
-      <c r="E18">
+      <c r="D18" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" s="3">
         <v>1936</v>
       </c>
-      <c r="F18" t="s">
+      <c r="F18" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G18" t="s">
+      <c r="G18" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H18" t="s">
-[...4 lines deleted...]
-      <c r="A19">
+      <c r="H18" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I18" s="3"/>
+      <c r="J18" s="3"/>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="20">
+      <c r="A19" s="4">
         <v>16</v>
       </c>
-      <c r="B19">
+      <c r="B19" s="3">
         <v>16</v>
       </c>
-      <c r="C19" t="s">
+      <c r="C19" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="D19" t="s">
-[...2 lines deleted...]
-      <c r="E19">
+      <c r="D19" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="3">
         <v>1941</v>
       </c>
-      <c r="F19" t="s">
+      <c r="F19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G19" t="s">
+      <c r="G19" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H19" t="s">
-[...4 lines deleted...]
-      <c r="A20">
+      <c r="H19" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I19" s="3"/>
+      <c r="J19" s="3"/>
+    </row>
+    <row r="20" spans="1:10" customHeight="1" ht="20">
+      <c r="A20" s="4">
         <v>17</v>
       </c>
-      <c r="B20">
+      <c r="B20" s="3">
         <v>17</v>
       </c>
-      <c r="C20" t="s">
+      <c r="C20" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="D20" t="s">
-[...2 lines deleted...]
-      <c r="E20">
+      <c r="D20" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="3">
         <v>1941</v>
       </c>
-      <c r="F20" t="s">
+      <c r="F20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G20" t="s">
+      <c r="G20" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H20" t="s">
-[...4 lines deleted...]
-      <c r="A21">
+      <c r="H20" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I20" s="3"/>
+      <c r="J20" s="3"/>
+    </row>
+    <row r="21" spans="1:10" customHeight="1" ht="20">
+      <c r="A21" s="4">
         <v>18</v>
       </c>
-      <c r="B21">
+      <c r="B21" s="3">
         <v>18</v>
       </c>
-      <c r="C21" t="s">
+      <c r="C21" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="D21" t="s">
-[...2 lines deleted...]
-      <c r="E21">
+      <c r="D21" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E21" s="3">
         <v>1934</v>
       </c>
-      <c r="F21" t="s">
+      <c r="F21" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G21" t="s">
+      <c r="G21" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H21" t="s">
+      <c r="H21" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22">
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+    </row>
+    <row r="22" spans="1:10" customHeight="1" ht="20">
+      <c r="A22" s="4">
         <v>19</v>
       </c>
-      <c r="B22">
+      <c r="B22" s="3">
         <v>19</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C22" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="D22" t="s">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="D22" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E22" s="3">
         <v>1941</v>
       </c>
-      <c r="F22" t="s">
+      <c r="F22" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G22" t="s">
+      <c r="G22" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H22" t="s">
+      <c r="H22" s="3" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23">
+      <c r="I22" s="3"/>
+      <c r="J22" s="3"/>
+    </row>
+    <row r="23" spans="1:10" customHeight="1" ht="20">
+      <c r="A23" s="4">
         <v>20</v>
       </c>
-      <c r="B23">
+      <c r="B23" s="3">
         <v>20</v>
       </c>
-      <c r="C23" t="s">
+      <c r="C23" s="3" t="s">
         <v>46</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23">
+      <c r="D23" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="3">
         <v>1941</v>
       </c>
-      <c r="F23" t="s">
+      <c r="F23" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G23" t="s">
+      <c r="G23" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H23" t="s">
-[...4 lines deleted...]
-      <c r="A24">
+      <c r="H23" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I23" s="3"/>
+      <c r="J23" s="3"/>
+    </row>
+    <row r="24" spans="1:10" customHeight="1" ht="20">
+      <c r="A24" s="4">
         <v>21</v>
       </c>
-      <c r="B24">
+      <c r="B24" s="3">
         <v>21</v>
       </c>
-      <c r="C24" t="s">
+      <c r="C24" s="3" t="s">
         <v>47</v>
       </c>
-      <c r="D24" t="s">
-[...2 lines deleted...]
-      <c r="E24">
+      <c r="D24" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="3">
         <v>1941</v>
       </c>
-      <c r="F24" t="s">
+      <c r="F24" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="G24" t="s">
+      <c r="G24" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="H24" t="s">
+      <c r="H24" s="3" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25">
+      <c r="I24" s="3"/>
+      <c r="J24" s="3"/>
+    </row>
+    <row r="25" spans="1:10" customHeight="1" ht="20">
+      <c r="A25" s="4">
         <v>22</v>
       </c>
-      <c r="B25">
+      <c r="B25" s="3">
         <v>22</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="D25" t="s">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="D25" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" s="3">
         <v>1943</v>
       </c>
-      <c r="F25" t="s">
+      <c r="F25" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G25" t="s">
+      <c r="G25" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="H25" t="s">
+      <c r="H25" s="3" t="s">
         <v>50</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26">
+      <c r="I25" s="3"/>
+      <c r="J25" s="3"/>
+    </row>
+    <row r="26" spans="1:10" customHeight="1" ht="20">
+      <c r="A26" s="4">
         <v>23</v>
       </c>
-      <c r="B26">
+      <c r="B26" s="3">
         <v>23</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="3" t="s">
         <v>51</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26">
+      <c r="D26" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E26" s="3">
         <v>1936</v>
       </c>
-      <c r="F26" t="s">
+      <c r="F26" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G26" t="s">
+      <c r="G26" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="H26" t="s">
+      <c r="H26" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27">
+      <c r="I26" s="3"/>
+      <c r="J26" s="3"/>
+    </row>
+    <row r="27" spans="1:10" customHeight="1" ht="20">
+      <c r="A27" s="4">
         <v>24</v>
       </c>
-      <c r="B27">
+      <c r="B27" s="3">
         <v>24</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="3" t="s">
         <v>52</v>
       </c>
-      <c r="D27" t="s">
-[...2 lines deleted...]
-      <c r="E27">
+      <c r="D27" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E27" s="3">
         <v>1937</v>
       </c>
-      <c r="F27" t="s">
+      <c r="F27" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="3" t="s">
         <v>49</v>
       </c>
-      <c r="H27" t="s">
-[...4 lines deleted...]
-      <c r="A28">
+      <c r="H27" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+    </row>
+    <row r="28" spans="1:10" customHeight="1" ht="20">
+      <c r="A28" s="4">
         <v>25</v>
       </c>
-      <c r="B28">
+      <c r="B28" s="3">
         <v>25</v>
       </c>
-      <c r="C28" t="s">
+      <c r="C28" s="3" t="s">
         <v>53</v>
       </c>
-      <c r="D28" t="s">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="D28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="3">
         <v>1946</v>
       </c>
-      <c r="F28" t="s">
+      <c r="F28" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G28" t="s">
+      <c r="G28" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="H28" t="s">
+      <c r="H28" s="3" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29">
+      <c r="I28" s="3"/>
+      <c r="J28" s="3"/>
+    </row>
+    <row r="29" spans="1:10" customHeight="1" ht="20">
+      <c r="A29" s="4">
         <v>26</v>
       </c>
-      <c r="B29">
+      <c r="B29" s="3">
         <v>26</v>
       </c>
-      <c r="C29" t="s">
+      <c r="C29" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="D29" t="s">
+      <c r="D29" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E29">
+      <c r="E29" s="3">
         <v>1948</v>
       </c>
-      <c r="F29" t="s">
+      <c r="F29" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="H29" t="s">
+      <c r="H29" s="3" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30">
+      <c r="I29" s="3"/>
+      <c r="J29" s="3"/>
+    </row>
+    <row r="30" spans="1:10" customHeight="1" ht="20">
+      <c r="A30" s="4">
         <v>27</v>
       </c>
-      <c r="B30">
+      <c r="B30" s="3">
         <v>27</v>
       </c>
-      <c r="C30" t="s">
+      <c r="C30" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D30" t="s">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="D30" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="3">
         <v>1946</v>
       </c>
-      <c r="F30" t="s">
+      <c r="F30" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="H30" t="s">
+      <c r="H30" s="3" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31">
+      <c r="I30" s="3"/>
+      <c r="J30" s="3"/>
+    </row>
+    <row r="31" spans="1:10" customHeight="1" ht="20">
+      <c r="A31" s="4">
         <v>28</v>
       </c>
-      <c r="B31">
+      <c r="B31" s="3">
         <v>28</v>
       </c>
-      <c r="C31" t="s">
+      <c r="C31" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31">
+      <c r="D31" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E31" s="3">
         <v>1943</v>
       </c>
-      <c r="F31" t="s">
+      <c r="F31" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="G31" t="s">
+      <c r="G31" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="H31" t="s">
-[...4 lines deleted...]
-      <c r="A32">
+      <c r="H31" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I31" s="3"/>
+      <c r="J31" s="3"/>
+    </row>
+    <row r="32" spans="1:10" customHeight="1" ht="20">
+      <c r="A32" s="4">
         <v>29</v>
       </c>
-      <c r="B32">
+      <c r="B32" s="3">
         <v>29</v>
       </c>
-      <c r="C32" t="s">
+      <c r="C32" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="D32" t="s">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="D32" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="3">
         <v>1956</v>
       </c>
-      <c r="F32" t="s">
+      <c r="F32" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G32" t="s">
+      <c r="G32" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="H32" t="s">
+      <c r="H32" s="3" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33">
+      <c r="I32" s="3"/>
+      <c r="J32" s="3"/>
+    </row>
+    <row r="33" spans="1:10" customHeight="1" ht="20">
+      <c r="A33" s="4">
         <v>30</v>
       </c>
-      <c r="B33">
+      <c r="B33" s="3">
         <v>30</v>
       </c>
-      <c r="C33" t="s">
+      <c r="C33" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D33" t="s">
-[...2 lines deleted...]
-      <c r="E33">
+      <c r="D33" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E33" s="3">
         <v>1953</v>
       </c>
-      <c r="F33" t="s">
+      <c r="F33" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G33" t="s">
+      <c r="G33" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="H33" t="s">
-[...4 lines deleted...]
-      <c r="A34">
+      <c r="H33" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I33" s="3"/>
+      <c r="J33" s="3"/>
+    </row>
+    <row r="34" spans="1:10" customHeight="1" ht="20">
+      <c r="A34" s="4">
         <v>31</v>
       </c>
-      <c r="B34">
+      <c r="B34" s="3">
         <v>31</v>
       </c>
-      <c r="C34" t="s">
+      <c r="C34" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="D34" t="s">
-[...2 lines deleted...]
-      <c r="E34">
+      <c r="D34" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E34" s="3">
         <v>1958</v>
       </c>
-      <c r="F34" t="s">
+      <c r="F34" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G34" t="s">
+      <c r="G34" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="H34" t="s">
+      <c r="H34" s="3" t="s">
         <v>35</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A35">
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+    </row>
+    <row r="35" spans="1:10" customHeight="1" ht="20">
+      <c r="A35" s="4">
         <v>32</v>
       </c>
-      <c r="B35">
+      <c r="B35" s="3">
         <v>32</v>
       </c>
-      <c r="C35" t="s">
+      <c r="C35" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="D35" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="3">
         <v>1954</v>
       </c>
-      <c r="F35" t="s">
+      <c r="F35" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G35" t="s">
+      <c r="G35" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="H35" t="s">
-[...4 lines deleted...]
-      <c r="A36">
+      <c r="H35" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I35" s="3"/>
+      <c r="J35" s="3"/>
+    </row>
+    <row r="36" spans="1:10" customHeight="1" ht="20">
+      <c r="A36" s="4">
         <v>33</v>
       </c>
-      <c r="B36">
+      <c r="B36" s="3">
         <v>33</v>
       </c>
-      <c r="C36" t="s">
+      <c r="C36" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36">
+      <c r="D36" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" s="3">
         <v>1954</v>
       </c>
-      <c r="F36" t="s">
+      <c r="F36" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G36" t="s">
+      <c r="G36" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="H36" t="s">
-[...4 lines deleted...]
-      <c r="A37">
+      <c r="H36" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="3"/>
+      <c r="J36" s="3"/>
+    </row>
+    <row r="37" spans="1:10" customHeight="1" ht="20">
+      <c r="A37" s="4">
         <v>34</v>
       </c>
-      <c r="B37">
+      <c r="B37" s="3">
         <v>34</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C37" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="D37" t="s">
-[...2 lines deleted...]
-      <c r="E37">
+      <c r="D37" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" s="3">
         <v>1955</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F37" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="G37" t="s">
+      <c r="G37" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="H37" t="s">
-[...4 lines deleted...]
-      <c r="A38">
+      <c r="H37" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I37" s="3"/>
+      <c r="J37" s="3"/>
+    </row>
+    <row r="38" spans="1:10" customHeight="1" ht="20">
+      <c r="A38" s="4">
         <v>35</v>
       </c>
-      <c r="B38">
+      <c r="B38" s="3">
         <v>35</v>
       </c>
-      <c r="C38" t="s">
+      <c r="C38" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="D38" t="s">
-[...2 lines deleted...]
-      <c r="E38">
+      <c r="D38" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="3">
         <v>1953</v>
       </c>
-      <c r="F38" t="s">
+      <c r="F38" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G38" t="s">
+      <c r="G38" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="H38" t="s">
-[...4 lines deleted...]
-      <c r="A39">
+      <c r="H38" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I38" s="3"/>
+      <c r="J38" s="3"/>
+    </row>
+    <row r="39" spans="1:10" customHeight="1" ht="20">
+      <c r="A39" s="4">
         <v>36</v>
       </c>
-      <c r="B39">
+      <c r="B39" s="3">
         <v>36</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="D39" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="D39" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="3">
         <v>1955</v>
       </c>
-      <c r="F39" t="s">
+      <c r="F39" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="G39" t="s">
+      <c r="G39" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="H39" t="s">
-[...4 lines deleted...]
-      <c r="A40">
+      <c r="H39" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I39" s="3"/>
+      <c r="J39" s="3"/>
+    </row>
+    <row r="40" spans="1:10" customHeight="1" ht="20">
+      <c r="A40" s="4">
         <v>37</v>
       </c>
-      <c r="B40">
+      <c r="B40" s="3">
         <v>37</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="D40" t="s">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="D40" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="3">
         <v>1958</v>
       </c>
-      <c r="F40" t="s">
+      <c r="F40" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G40" t="s">
+      <c r="G40" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="H40" t="s">
+      <c r="H40" s="3" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41">
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+    </row>
+    <row r="41" spans="1:10" customHeight="1" ht="20">
+      <c r="A41" s="4">
         <v>38</v>
       </c>
-      <c r="B41">
+      <c r="B41" s="3">
         <v>38</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="D41" t="s">
-[...2 lines deleted...]
-      <c r="E41">
+      <c r="D41" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="3">
         <v>1971</v>
       </c>
-      <c r="F41" t="s">
+      <c r="F41" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G41" t="s">
+      <c r="G41" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="H41" t="s">
-[...4 lines deleted...]
-      <c r="A42">
+      <c r="H41" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="I41" s="3"/>
+      <c r="J41" s="3"/>
+    </row>
+    <row r="42" spans="1:10" customHeight="1" ht="20">
+      <c r="A42" s="4">
         <v>39</v>
       </c>
-      <c r="B42">
+      <c r="B42" s="3">
         <v>39</v>
       </c>
-      <c r="C42" t="s">
+      <c r="C42" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="E42">
+      <c r="E42" s="3">
         <v>1974</v>
       </c>
-      <c r="F42" t="s">
+      <c r="F42" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G42" t="s">
+      <c r="G42" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="H42" t="s">
+      <c r="H42" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43">
+      <c r="I42" s="3"/>
+      <c r="J42" s="3"/>
+    </row>
+    <row r="43" spans="1:10" customHeight="1" ht="20">
+      <c r="A43" s="4">
         <v>40</v>
       </c>
-      <c r="B43">
+      <c r="B43" s="3">
         <v>40</v>
       </c>
-      <c r="C43" t="s">
+      <c r="C43" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="D43" t="s">
-[...2 lines deleted...]
-      <c r="E43">
+      <c r="D43" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E43" s="3">
         <v>1958</v>
       </c>
-      <c r="F43" t="s">
+      <c r="F43" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G43" t="s">
+      <c r="G43" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="H43" t="s">
+      <c r="H43" s="3" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44">
+      <c r="I43" s="3"/>
+      <c r="J43" s="3"/>
+    </row>
+    <row r="44" spans="1:10" customHeight="1" ht="20">
+      <c r="A44" s="4">
         <v>41</v>
       </c>
-      <c r="B44">
+      <c r="B44" s="3">
         <v>41</v>
       </c>
-      <c r="C44" t="s">
+      <c r="C44" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="D44" t="s">
-[...2 lines deleted...]
-      <c r="E44">
+      <c r="D44" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="3">
         <v>1954</v>
       </c>
-      <c r="F44" t="s">
+      <c r="F44" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G44" t="s">
+      <c r="G44" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="H44" t="s">
+      <c r="H44" s="3" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45">
+      <c r="I44" s="3"/>
+      <c r="J44" s="3"/>
+    </row>
+    <row r="45" spans="1:10" customHeight="1" ht="20">
+      <c r="A45" s="4">
         <v>42</v>
       </c>
-      <c r="B45">
+      <c r="B45" s="3">
         <v>42</v>
       </c>
-      <c r="C45" t="s">
+      <c r="C45" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="D45" t="s">
-[...2 lines deleted...]
-      <c r="E45">
+      <c r="D45" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="3">
         <v>1973</v>
       </c>
-      <c r="F45" t="s">
+      <c r="F45" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="G45" t="s">
+      <c r="G45" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="H45" t="s">
+      <c r="H45" s="3" t="s">
         <v>35</v>
       </c>
+      <c r="I45" s="3"/>
+      <c r="J45" s="3"/>
     </row>
   </sheetData>
+  <autoFilter ref="A3:J45"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>